--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -4526,6590 +4526,6694 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dialog between mathematics and philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nóema - Rivista online di filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.5 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54103/2239-5474/29960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complexité de l’élémentaire qui change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Semiotica Fennica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, IV (8), Dossier Aspects sémiotiques du changement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nez de Pangloss : Ex-aptation et overloading, entre biologie et organologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bernard Stiegler. Panser les savoirs dans le milieu numérique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1302g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pandemic and the « techno-fix »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisms. Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6 (1), pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2532-5876/17680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux Organismes génétiquement modifiés (OGM) : pour un « principe de précaution scientifique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PWD Philosophy World Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing Artificial, Animal and Scientific Intelligence: A Dialogue with Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sage Journals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (7-8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02632764221143513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropie, Neguentropie et Anti-entropie : le jeu des tensions pour penser le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chollat-Namy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISTE Openscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science in the storm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy World Democracy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Agnotology, Artificial Intelligence, and Democracy (Special issue: " The dusk of theoretical controversies in current sciences.")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From axiomatic systems to the Dogmatic gene and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy World Democracy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special issue: " The dusk of theoretical controversies in current sciences."</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programming Evolution: a Crack in Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisms. Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2532-5876/17538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalizing Physics Or, embedding physics in the historicity and materiality of the living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Deleuziana - Online JOurnal Of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special issue on “Differential Heterogenesis: Deleuze, Mathematics And The Creation Of Forms”, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infinity of God and Space of Men in Painting, Conditions of Possibility for the Scientific Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics in the Visual Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Among the trees: iterating geneses of forms, in art and in nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISTE Openscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letter to Alan Turing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (6), pp.73-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0263276418769733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From physics to biology by extending criticality and symmetry breakings: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Europeana Systemica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.77 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/aes.v9i1.56043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information and Causality: Mathematical Reflections on Cancer Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisms. Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2532-5876_3.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From logic to biology via physics: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-13(4:21)2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377051v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical principles for biology: Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "From the century of the genome to the century of the organism: New theoretical approaches", a Special issue, 122 (1), pp.36-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379202v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface to “From the century of the genome to the century of the organism: New theoretical approaches”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical, quantum and biological randomness as relative unpredictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian S Calude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (2), pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-015-9533-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a theory of organisms: Three founding principles in search of a useful integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "From the century of the genome to the century of the organism: New theoretical approaches", a Special issue, 122 (1), pp.77-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413497v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why do we need theories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, From the Century of the Genome to the Century of the Organism: New Theoretical Approaches, 122 (1), pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reductionist perspectives and the notion of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, “From the century of the genome to the century of the organism: New theoretical approaches”, special issue, 122 (1), pp.15-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The biological default state of cell proliferation with variation and motility, a fundamental principle for a theory of organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sonnenschein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, From the Century of the Genome to the Century of the Organism: New Theoretical Approaches, 122 (1), pp.16 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413495v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical principles for biology: organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "From the century of the genome to the century of the organism: New theoretical approaches", Special issue, 122 (1), pp.40-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354872v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of principles for a Theory of Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sonnenschein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12038-015-9574-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turing : les images d’une imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthetic Philosophy of Mathematics and Natural Sciences Conceptual analyses from a Grothendieckian Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speculations: Journal of Speculative Realism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economics for a creative world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Koppl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Kauffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teppo ­­­felin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.1 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137414000150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAPPING THE GALAXY COLOR-REDSHIFT RELATION: OPTIMAL PHOTOMETRIC REDSHIFT CALIBRATION STRATEGIES FOR COSMOLOGY SURVEYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Capak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 813 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/813/1/53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Opportunity and Evolution: Beyond Landscapes and Bounded Rationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teppo Felin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Kauffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Koppl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategic Entrepreneurship Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.269 - 282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sej.1184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended criticality, phase spaces and enablement in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Emergent Critical Brain Dynamics, 55, pp.64-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2013.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192911v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomputability in Physics and Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.880 - 900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0960129511000569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is information a proper observable for biological organization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-A Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sonnenschein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.108 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From bottom-up approaches to levels of organization and extended critical transitions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2012.00232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protention and retention in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (2), pp.107 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12064-010-0116-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192905v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From physics to biology by extending criticality and symmetry breakings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.340 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2011.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192902v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Inert vs. the Living State of Matter: Extended Criticality, Time Geometry, Anti-Entropy - An Overview.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2012.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 2-dimensional geometry for biological time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (3), pp.474-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2011.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192903v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An expression of closure to efficient causation in terms of lambda-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 257 (3), pp.489-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From exact sciences to life phenomena: following Schrödinger and Turing on Programs, Life and Causality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 207 (207), pp.545-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2008.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computable expression of closure to efficient causation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 257 (3), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computability and the morphological complexity of some dynamics on continuous domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Kolçak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 398 (1-3), pp.170-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2008.01.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The differential method and the causal incompleteness of Programming Theory in Molecular Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (4), pp.337-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10699-007-9111-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical knowledge and positive knowledge: on the importance of negative results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapere critico e sapere positivo: l’importanza dei risultati negativi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturalmente (Fatti e trame delle Scienza)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace, temps et cognition. A partir des mathématiques et des sciences de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf02963401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototype Proofs in Type Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Logic Quaterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherence and Transitivity of Subtyping as Entailment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Milsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Soloviev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (4), pp.493--526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/10.4.493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Intelligence, Infinity and Machines: beyond the Goedelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Consciousness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Special issue on Cognition, vol. 6 (11-12)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: est-ce que les calamars font de la Géométrie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerveau, nombres et bon-ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association Henri Poincare'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6, pp.6-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie, Mouvement, Espace: Cognition et Mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The difference between Clocks and Todays Computing Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nuova Critica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subtyping parametric and dependent types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type Theory and Term Rewriting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric and type-dependent polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 22 (1-2), pp.69-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A calculus for overloaded functions with subtyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 117 (1), pp.115-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/inco.1995.1033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Genericity Theorem and effective Parametricity in Polymorphic lambda-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Milsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Soloviev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 121 (1-2), pp.323-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3975(93)90093-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provable isomorphisms of types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (2), pp.231-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129500001444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructive natural deduction and its &amp;quot;omega-set&amp;quot; interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Moggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (2), pp.215-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129500001298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A semantic basis for Quest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (4), pp.417-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Category-theoretic characterization of functional completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Moggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 70 (2), pp.193-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3975(90)90122-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Lambda-Calculus: connections to higher type Recursion Theory, Proof-Theory, Category Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 40, pp.93-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-0072(88)90017-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La machine et l’animal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685270v1</w:t>
-              </w:r>
-[...5700 lines deleted...]
-                <w:t xml:space="preserve">hal-03318238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence vs Novelty Production in Physics vs Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Historicity of Life. Theory, epistemology, practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Chollat-Namy; Maël Montévil; Anton Robert, Nov 2023, Paris ( Ecole normale supérieure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confusing biological rhythms and physical clocks Today's ecological relevance of Bergson-Einstein debate on time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What is time? Einstein and Bergson 100 years later</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, L'Aquilla, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Deluge of Spurious Correlations in Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian S Calude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lois des dieux, des hommes et de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.1-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10699-016-9489-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Future Depends on the Past and on Rare Events in Systems of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches théoriques et modélisation de la diversité biologique: du système immunitaire aux macro-écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseguenze della filosofia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Plea for Balance in Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, Problem Solving and Bibliometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academia European Conference on "Use and Abuse of Bibliometrics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle comme regard organisateur du réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zakhama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturaliser le modèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Chambord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Entailing Laws, but Enablement in the Evolution of the Biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Kauffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the fourteenth international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Philadelphia, United States. pp.1379, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2330784.2330946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer modelling and natural phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European software engineering conference held jointly with 11th ACM SIGSOFT international symposium on Foundations of software engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Helinski, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/940071.940072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11119,51 +11223,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA, differential methods and the Böhm-out technique (written in 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11172,126 +11276,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MATHEMATICS OF COMPUTING BETWEEN LOGIC AND PHYSICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11301,91 +11405,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pandemia ed il «techno-fix», seconda parte 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11395,91 +11499,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the world and its webs: mathematical discrete vs continua in knowledge construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11489,151 +11593,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the century of the genome to the century of the organism: New theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana M. Soto, Giuseppe Longo (Guest Editors). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 122 (1), 2016, From the century of the genome to the century of the organism: new theoritical approaches, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11780,51 +11884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lass&#232;gue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04957043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39374-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/?srsltid=AfmBOopqi5Bzzl_aChylKjSXzAXP7dQ__YGAkbPogXGzZUzkwAZ0nRaV" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753707" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mont&#233;vil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sonnenschein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030152765" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Seno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380014v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30526-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.odilejacob.fr/catalogue/sciences/neurosciences/anticipation-et-prediction_9782738132482.php" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bravi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21819-9_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35938-5_1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/editions-du-college-de-france/Presentation.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450024v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27654-5_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/Mathematics-Natural-Sciences-Physical-Singularity-Life-Giuseppe-Longo/9781848166936?ref=grid-view&amp;amp;qid=1628597842208&amp;amp;sr=1-12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445553v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thierry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95891-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W24XZ9FH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705665456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly&#176;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aicr.55.10bai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.olschki.it/libro/9788822251053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48144-8_14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruchart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sup.org/books/title/?id=406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04954847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04574707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Catren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavazzini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danouta Lerberski-Bagnoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03313753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/publishers/Imperial-College-Press" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1302g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17680" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Angelini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764221143513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollat-Namy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17538" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276418769733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03478496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v9i1.56043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876_3.15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377051v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:21)2017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379202v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mossio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.08.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03574501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Soto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noble" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.09.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian S Calude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9533-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413497v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Miquel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413495v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354872v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12038-015-9574-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Masters" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Capak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Salvato" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/53" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koppl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Kauffman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo &#173;&#173;&#173;felin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000150" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Felin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1184" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9195BF9DC8C78AE424FEEFAA5D4E3696EB06EF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192911v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2013.03.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960129511000569" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Miquel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonnenschein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Soto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.06.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00232" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192905v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0116-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192902v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.03.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00039" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192903v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.11.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.12.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Kol&#231;ak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.048" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319628v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Tendero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-007-9111-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHSVRHK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320094v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02963401" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318025v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318019v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Milsted" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/10.4.493" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318274v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318715v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318277v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318227v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316300v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castagna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.1995.1033" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316293v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(93)90093-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316287v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bruce" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001444" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26A21C1DFFA76201A92496B33B9877F9013E08F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316282v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Moggi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001298" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C72D7C95E6144D2FC6375C9F3E1E455B8E3A75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316279v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cardelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316044v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(90)90122-X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-0072(88)90017-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956931v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903712v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380626v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-016-9489-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376411v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380248v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380191v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381806v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zakhama" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2330946" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320087v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/940071.940072" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496392v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413480v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Noble" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lass&#232;gue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04957043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39374-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/?srsltid=AfmBOopqi5Bzzl_aChylKjSXzAXP7dQ__YGAkbPogXGzZUzkwAZ0nRaV" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753707" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mont&#233;vil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sonnenschein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030152765" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Seno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380014v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30526-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.odilejacob.fr/catalogue/sciences/neurosciences/anticipation-et-prediction_9782738132482.php" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bravi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21819-9_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35938-5_1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/editions-du-college-de-france/Presentation.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450024v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27654-5_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/Mathematics-Natural-Sciences-Physical-Singularity-Life-Giuseppe-Longo/9781848166936?ref=grid-view&amp;amp;qid=1628597842208&amp;amp;sr=1-12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445553v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thierry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95891-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W24XZ9FH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705665456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly&#176;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aicr.55.10bai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.olschki.it/libro/9788822251053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48144-8_14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruchart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sup.org/books/title/?id=406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04954847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04574707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Catren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavazzini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danouta Lerberski-Bagnoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03313753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/publishers/Imperial-College-Press" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sarti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zalamea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2239-5474/29960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1302g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17680" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Angelini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764221143513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollat-Namy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17538" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276418769733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03478496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v9i1.56043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876_3.15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377051v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:21)2017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379202v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mossio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.08.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03574501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Soto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noble" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.09.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian S Calude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9533-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413497v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Miquel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413495v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354872v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12038-015-9574-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koppl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Kauffman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo &#173;&#173;&#173;felin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000150" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Masters" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Capak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Salvato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/53" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Felin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1184" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9195BF9DC8C78AE424FEEFAA5D4E3696EB06EF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192911v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2013.03.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960129511000569" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Miquel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonnenschein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Soto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.06.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00232" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192905v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0116-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192902v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.03.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00039" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192903v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.11.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.12.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Kol&#231;ak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.048" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319628v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Tendero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-007-9111-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHSVRHK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320094v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02963401" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318025v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318019v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Milsted" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/10.4.493" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318274v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318715v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318277v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318227v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316300v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castagna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.1995.1033" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316293v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(93)90093-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316287v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bruce" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001444" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26A21C1DFFA76201A92496B33B9877F9013E08F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316282v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Moggi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001298" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C72D7C95E6144D2FC6375C9F3E1E455B8E3A75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316279v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cardelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316044v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(90)90122-X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-0072(88)90017-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903712v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-016-9489-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380248v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380191v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381806v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zakhama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398759v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2330946" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320087v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/940071.940072" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319640v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417181v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413480v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Noble" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>