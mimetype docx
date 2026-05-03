--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,3784 +66,9599 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dialog between mathematics and philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nóema - Rivista online di filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.5 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54103/2239-5474/29960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complexité de l’élémentaire qui change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Semiotica Fennica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, IV (8), Dossier Aspects sémiotiques du changement. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23925/2763-700X.2025n9.73074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nez de Pangloss : Ex-aptation et overloading, entre biologie et organologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bernard Stiegler. Panser les savoirs dans le milieu numérique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1302g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pandemic and the « techno-fix »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisms. Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6 (1), pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2532-5876/17680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux Organismes génétiquement modifiés (OGM) : pour un « principe de précaution scientifique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PWD Philosophy World Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropie, Neguentropie et Anti-entropie : le jeu des tensions pour penser le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chollat-Namy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISTE Openscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing Artificial, Animal and Scientific Intelligence: A Dialogue with Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sage Journals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (7-8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02632764221143513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programming Evolution: a Crack in Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisms. Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2532-5876/17538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science in the storm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy World Democracy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Agnotology, Artificial Intelligence, and Democracy (Special issue: " The dusk of theoretical controversies in current sciences.")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From axiomatic systems to the Dogmatic gene and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy World Democracy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special issue: " The dusk of theoretical controversies in current sciences."</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalizing Physics Or, embedding physics in the historicity and materiality of the living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Deleuziana - Online JOurnal Of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special issue on “Differential Heterogenesis: Deleuze, Mathematics And The Creation Of Forms”, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infinity of God and Space of Men in Painting, Conditions of Possibility for the Scientific Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics in the Visual Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Among the trees: iterating geneses of forms, in art and in nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISTE Openscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letter to Alan Turing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (6), pp.73-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0263276418769733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From physics to biology by extending criticality and symmetry breakings: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Europeana Systemica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.77 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/aes.v9i1.56043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information and Causality: Mathematical Reflections on Cancer Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisms. Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2532-5876_3.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From logic to biology via physics: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-13(4:21)2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377051v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical principles for biology: organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "From the century of the genome to the century of the organism: New theoretical approaches", Special issue, 122 (1), pp.40-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354872v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical principles for biology: Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "From the century of the genome to the century of the organism: New theoretical approaches", a Special issue, 122 (1), pp.36-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379202v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface to “From the century of the genome to the century of the organism: New theoretical approaches”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a theory of organisms: Three founding principles in search of a useful integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "From the century of the genome to the century of the organism: New theoretical approaches", a Special issue, 122 (1), pp.77-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413497v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical, quantum and biological randomness as relative unpredictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian S Calude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (2), pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-015-9533-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why do we need theories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, From the Century of the Genome to the Century of the Organism: New Theoretical Approaches, 122 (1), pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reductionist perspectives and the notion of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, “From the century of the genome to the century of the organism: New theoretical approaches”, special issue, 122 (1), pp.15-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The biological default state of cell proliferation with variation and motility, a fundamental principle for a theory of organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sonnenschein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, From the Century of the Genome to the Century of the Organism: New Theoretical Approaches, 122 (1), pp.16 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413495v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of principles for a Theory of Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sonnenschein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12038-015-9574-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthetic Philosophy of Mathematics and Natural Sciences Conceptual analyses from a Grothendieckian Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speculations: Journal of Speculative Realism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turing : les images d’une imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economics for a creative world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Koppl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Kauffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teppo ­­­felin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.1 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137414000150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAPPING THE GALAXY COLOR-REDSHIFT RELATION: OPTIMAL PHOTOMETRIC REDSHIFT CALIBRATION STRATEGIES FOR COSMOLOGY SURVEYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Capak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 813 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/813/1/53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Opportunity and Evolution: Beyond Landscapes and Bounded Rationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teppo Felin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Kauffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Koppl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategic Entrepreneurship Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.269 - 282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sej.1184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended criticality, phase spaces and enablement in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Emergent Critical Brain Dynamics, 55, pp.64-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2013.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192911v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomputability in Physics and Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.880 - 900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0960129511000569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is information a proper observable for biological organization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-A Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sonnenschein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.108 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From bottom-up approaches to levels of organization and extended critical transitions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2012.00232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protention and retention in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (2), pp.107 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12064-010-0116-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192905v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From physics to biology by extending criticality and symmetry breakings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.340 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2011.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192902v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Inert vs. the Living State of Matter: Extended Criticality, Time Geometry, Anti-Entropy - An Overview.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2012.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 2-dimensional geometry for biological time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (3), pp.474-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2011.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192903v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An expression of closure to efficient causation in terms of lambda-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 257 (3), pp.489-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From exact sciences to life phenomena: following Schrödinger and Turing on Programs, Life and Causality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 207 (207), pp.545-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2008.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computable expression of closure to efficient causation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 257 (3), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computability and the morphological complexity of some dynamics on continuous domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Kolçak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 398 (1-3), pp.170-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2008.01.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The differential method and the causal incompleteness of Programming Theory in Molecular Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (4), pp.337-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10699-007-9111-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical knowledge and positive knowledge: on the importance of negative results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapere critico e sapere positivo: l’importanza dei risultati negativi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturalmente (Fatti e trame delle Scienza)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace, temps et cognition. A partir des mathématiques et des sciences de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf02963401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototype Proofs in Type Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Logic Quaterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherence and Transitivity of Subtyping as Entailment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Milsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Soloviev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (4), pp.493--526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/10.4.493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Intelligence, Infinity and Machines: beyond the Goedelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Consciousness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Special issue on Cognition, vol. 6 (11-12)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The difference between Clocks and Todays Computing Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nuova Critica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: est-ce que les calamars font de la Géométrie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie, Mouvement, Espace: Cognition et Mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerveau, nombres et bon-ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association Henri Poincare'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6, pp.6-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subtyping parametric and dependent types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type Theory and Term Rewriting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric and type-dependent polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 22 (1-2), pp.69-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A calculus for overloaded functions with subtyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 117 (1), pp.115-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/inco.1995.1033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Genericity Theorem and effective Parametricity in Polymorphic lambda-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Milsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Soloviev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 121 (1-2), pp.323-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3975(93)90093-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provable isomorphisms of types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (2), pp.231-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129500001444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructive natural deduction and its &amp;quot;omega-set&amp;quot; interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Moggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (2), pp.215-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129500001298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A semantic basis for Quest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (4), pp.417-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Category-theoretic characterization of functional completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Moggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 70 (2), pp.193-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3975(90)90122-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Lambda-Calculus: connections to higher type Recursion Theory, Proof-Theory, Category Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 40, pp.93-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-0072(88)90017-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Machines intelligentes : textes fondateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.222, A paraître, Technologia, 9791037040954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface au recueil de traduction Les machines intelligentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lassègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les machines intelligentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.11- 33, 2025, 979-1-0370-4095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invenzione matematica e scientifica, al di là dei miti tecnoscientifici.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Liceo matematico: un approccio storico e interdisciplinare all’insegnamento delle scienze e della matematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimesis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Principles of Relational Biology. Space, Time, Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-3031393761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39374-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces molécules et ces intelligences qui ne meurent pas : comment sortir de ces langages sans sens ni vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Michele et al. Cur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plus d’une discipline : actualité de La vie la mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Today’s ecological relevance of Bergson-Einstein debate on time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Campo, Alessandra; Gozzano, Simone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Einstein vs Bergson. An enduring quarrel of time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-3-11-075350-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110753707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’écrire une loi ? L’écriture informatique en science et en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samantha Besson &amp; Samuel Jubé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concerter les civilisations. Mélanges en l'honneur d'Alain Supiot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.249-259, 2020, 9782021440577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking beyond the &amp;quot;epidemic of epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'épidémie Covid-19 autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Etudes Avancées de Nantes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser au-delà de l'« épidémie d'épidémies »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'épidémie Covid-19 autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Etudes Avancées de Nantes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information, science and democracy, for an ethics of scientific knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabris, Adriano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-79, 2020, Studies in Applied Philosophy, Epistemology and Rational Ethics, 10: 3030440176, 978-3030440176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélations artificielles vs intelligence des causes De la méthode scientifique : les données suffisent-elles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission des Affaires Sociales, Assemblée Nationale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre Blanc Tome 2 "Contribution des outils numériques à la transformation des organisations de santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hommes et des machines : comment reconnaitre une caricature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque "Le travail au XXIème siècle : Droit, techniques, écoumène"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'écrire une loi ? L'écriture informatique en science et en droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lassègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samantha Besson et Samuel Jubé (curateurs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concerter les civilisations - Mélanges en l'honneur d'Alain Supiot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2020, 9782021440577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropocène, Exosomatisation et Néguentropie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Stiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sonnenschein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stiegler, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bifurquer Il n'y a pas d'alternative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‎ Les Liens Qui Libèrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 979-10-209-0856-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information at the Threshold of Interpretation, Science as Human Construction of Sense.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertolaso, Marta; Sterpetti, Fabio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Critical Reflection on Automated Science – Will Science Remain Human?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-100, 2019, 3030250008, 978-3030250003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big Data and Biological Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNR Edizioni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prediction and Contingency in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-144, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces of Incompleteness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minati, Gianfranco; Abram, Mario R.; Pessa, Eliano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systemics of Incompleteness and Quasi-Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3030152766, 978-3030152765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital networks, knowledge and political biases in their understanding and use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Seno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy of Internet and the Hermeneutic Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIT Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du siècle du gène à celui de l'organisme : introduction à de nouvelles perspectives théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Maël Montévil</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la vie, sciences de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big Data et connaissance biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la vie, sciences de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Symmetries in Models and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Model-Based Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-30526-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review-essay on reductionism: some reasons for reading &amp;quot;Reductionism, Emergence and Levels of Reality. The Importance of Being Borderline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reductionism, Emergence and Levels of Reality. The Importance of Being Borderline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-3-319-06361-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the world and its webs: mathematical discrete vs continua in knowledge construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres à Alan Turing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9782362800979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation, protension et inertie biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Berthoz, Claude Debru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipation et Prédiction. Du geste au voyage mental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2738132482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unconventionality of Nature: Biology, from Noise to Functional Randomness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9252, Springer, pp.3-34, 2015, Unconventional Computation and Natural Computation 14th International Conference, UCNC 2015, Auckland, New Zealand, August 30 -- September 3, 2015, Proceedings, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-21819-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on Organisms: Biological Time, Symmetries and Singularities. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuseppe Longo; Maël Montévil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Organisms: Biological Time, Symmetries and Singularities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-22, 2014, Lecture Notes in Morphogenesis, 978-3642359378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35938-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incompressible complexité du réel et la construction évolutive du simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pocheville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berthoz, Alain; Petit, Jean-Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexité-Simplexité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collège de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to New Perspectives in Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essays for the Luca Cardelli Fest.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Organisms: Biological Time, Symmetries and Singularities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 364235937X, 978-3642359378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomness Increases Order in Biological Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dinneen, Michael J.; Khoussainov, Bakhadyr; Nies, André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computation, Physics and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7160, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-308, 2012, Lecture Notes in Computer Science, 978-3-642-27654-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27654-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics and the Natural Sciences. The Physical Singularity of Life. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and the Natural Sciences. The Physical Singularity of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperial College Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Advances in Computer Science and Engineering: Texts, 9781848166936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Bridging Results and Challenges in Classical, Quantum and Computational Randomness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hector Zenil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Randomness Through Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.NA, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomness and Determination, from Physics and Computing towards Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFSEM 2009: Theory and Practice of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-62, 2009, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-95891-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space, time and cognition. From The Standpoint of Mathematics and Natural Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bailly°</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peruzzi, Alberto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mind and Causality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‎ John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-199, 2004, Advances in Consciousness Research, 1588114740, 978-1588114747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/aicr.55.10bai⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Topologies for Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Kouneiher; Dominique Flament; Philippe Nabonnand; Jean-Jacques Szczeciniarz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géométrie au XX siècle, 1930 - 2000. Histoire et horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 9782705665456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et objectivité en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cartier; Charaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réel en mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo spazio, i fondamenti della Matematica e la resistibile ascesa della metafora: il cervello è un calcolatore digitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'uomo e le macchine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olschki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 9788822251053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Constructed Objectivity of Mathematics and the Cognitive Subject</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mioara Mugur-Schächter; Alwyn van der Merwe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Mechanics, Mathematics, Cognition and Action - Proposals for a Formalized Epistemology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 129, Springer, pp.433-463, 2002, Fundamental Theories of Physics 978-9048162192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/0-306-48144-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnap's remarks on Impredicative Definitions and the Genericity Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cantini, Andrea; Casari, Ettore; Minari, Pierluigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic and Foundations of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 978-94-017-2109-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mathematical Continuum, from Intuition to Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petitot, Jean; Varela, Francisco J.; Pachoud, Bernard; Roy, Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalizing Phenomenology. Issues in Contemporary Phenomenology and Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.401-427, 1999, 978-0804733229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on formalism and reductionism in Logic and Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.202-209, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on formalism and reductionism in logic and computer science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ebbinghaus, H-.D.; Fernandez-Prida, J.; Garrido, M.; Lascar, D.; Rodriguez Artalejo, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic Colloquium 87</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Science Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-274, 1989, 0444880224, 978-0444880222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3853,6635 +9668,829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empire numérique ; de l’alphabet à l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lassègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, pp.368, 2025, 978‐2‐13‐087460‐7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cauchemar de Prométhée. Les sciences et leurs limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.400, 2023, 9782130843085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matematica e senso. Per non divenir macchine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimesis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.236, 2022, 9788857582436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois des dieux, des hommes et de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Catren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cavazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lassègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danouta Lerberski-Bagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spartacus IDH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.162, 2017, 978-2-36693-036-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on Organisms: Biological Time, Symmetries and Singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283, 2014, 978-3642359378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics and the natural sciences. The Physical Singularity of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperial College Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.336, 2011, 1848166931, 9781848166936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie au XX siècle, 1930 - 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categories, Types and Structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Asperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIT Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-300, 1991, 0262011255, 978-0262011259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316030v1</w:t>
-              </w:r>
-[...5804 lines deleted...]
-                <w:t xml:space="preserve">hal-03318238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La machine et l’animal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10491,729 +10500,729 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence vs Novelty Production in Physics vs Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Historicity of Life. Theory, epistemology, practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Chollat-Namy; Maël Montévil; Anton Robert, Nov 2023, Paris ( Ecole normale supérieure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confusing biological rhythms and physical clocks Today's ecological relevance of Bergson-Einstein debate on time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What is time? Einstein and Bergson 100 years later</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, L'Aquilla, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Deluge of Spurious Correlations in Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian S Calude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lois des dieux, des hommes et de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.1-18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10699-016-9489-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10699-016-9489-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01380626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Future Depends on the Past and on Rare Events in Systems of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches théoriques et modélisation de la diversité biologique: du système immunitaire aux macro-écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseguenze della filosofia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Plea for Balance in Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle comme regard organisateur du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zakhama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturaliser le modèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Chambord, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, Problem Solving and Bibliometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academia European Conference on "Use and Abuse of Bibliometrics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No Entailing Laws, but Enablement in the Evolution of the Biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Kauffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the fourteenth international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Philadelphia, United States. pp.1379, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2330784.2330946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2330784.2330946⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02398759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer modelling and natural phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European software engineering conference held jointly with 11th ACM SIGSOFT international symposium on Foundations of software engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Helinski, Finland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/940071.940072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11223,179 +11232,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA, differential methods and the Böhm-out technique (written in 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MATHEMATICS OF COMPUTING BETWEEN LOGIC AND PHYSICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11405,339 +11414,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pandemia ed il «techno-fix», seconda parte 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the century of the genome to the century of the organism: New theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ana M. Soto, Giuseppe Longo (Guest Editors). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 122 (1), 2016, From the century of the genome to the century of the organism: new theoritical approaches, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the world and its webs: mathematical discrete vs continua in knowledge construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417181v1</w:t>
-              </w:r>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">hal-01413480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11884,51 +11893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lass&#232;gue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04957043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39374-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/?srsltid=AfmBOopqi5Bzzl_aChylKjSXzAXP7dQ__YGAkbPogXGzZUzkwAZ0nRaV" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753707" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mont&#233;vil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sonnenschein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030152765" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Seno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380014v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30526-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.odilejacob.fr/catalogue/sciences/neurosciences/anticipation-et-prediction_9782738132482.php" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bravi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21819-9_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35938-5_1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/editions-du-college-de-france/Presentation.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450024v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27654-5_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/Mathematics-Natural-Sciences-Physical-Singularity-Life-Giuseppe-Longo/9781848166936?ref=grid-view&amp;amp;qid=1628597842208&amp;amp;sr=1-12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445553v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thierry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95891-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W24XZ9FH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705665456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly&#176;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aicr.55.10bai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.olschki.it/libro/9788822251053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48144-8_14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruchart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sup.org/books/title/?id=406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04954847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04574707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Catren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavazzini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danouta Lerberski-Bagnoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03313753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/publishers/Imperial-College-Press" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sarti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zalamea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2239-5474/29960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1302g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17680" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Angelini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764221143513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollat-Namy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17538" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276418769733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03478496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v9i1.56043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876_3.15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377051v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:21)2017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379202v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mossio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.08.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03574501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Soto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noble" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.09.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian S Calude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9533-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413497v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Miquel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413495v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354872v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12038-015-9574-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koppl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Kauffman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo &#173;&#173;&#173;felin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000150" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Masters" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Capak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Salvato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/53" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Felin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1184" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9195BF9DC8C78AE424FEEFAA5D4E3696EB06EF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192911v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2013.03.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960129511000569" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Miquel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonnenschein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Soto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.06.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00232" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192905v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0116-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192902v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.03.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00039" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192903v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.11.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.12.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Kol&#231;ak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.048" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319628v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Tendero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-007-9111-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHSVRHK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320094v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02963401" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318025v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318019v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Milsted" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/10.4.493" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318274v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318715v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318277v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318227v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316300v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castagna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.1995.1033" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316293v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(93)90093-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316287v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bruce" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001444" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26A21C1DFFA76201A92496B33B9877F9013E08F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316282v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Moggi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001298" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C72D7C95E6144D2FC6375C9F3E1E455B8E3A75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316279v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cardelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316044v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(90)90122-X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-0072(88)90017-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903712v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-016-9489-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380248v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380191v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381806v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zakhama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398759v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2330946" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320087v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/940071.940072" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319640v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417181v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413480v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Noble" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sarti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zalamea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2239-5474/29960" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958496v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2763-700X.2025n9.73074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1302g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17680" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollat-Namy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Angelini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764221143513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mont&#233;vil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276418769733" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03478496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v9i1.56043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876_3.15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377051v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:21)2017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354872v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mossio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379202v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.08.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03574501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Soto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noble" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413497v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Miquel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian S Calude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9533-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Perret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413495v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sonnenschein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12038-015-9574-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koppl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Kauffman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo &#173;&#173;&#173;felin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Masters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Capak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Salvato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/53" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Felin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1184" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9195BF9DC8C78AE424FEEFAA5D4E3696EB06EF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192911v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2013.03.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960129511000569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Miquel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonnenschein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Soto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.06.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00232" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192905v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0116-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192902v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.03.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192903v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.02.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.12.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Kol&#231;ak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Tendero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-007-9111-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHSVRHK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320095v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02963401" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Milsted" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/10.4.493" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318274v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316296v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castagna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.1995.1033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(93)90093-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316287v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bruce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001444" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26A21C1DFFA76201A92496B33B9877F9013E08F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Moggi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001298" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C72D7C95E6144D2FC6375C9F3E1E455B8E3A75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cardelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(90)90122-X" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-0072(88)90017-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lass&#232;gue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04957043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39374-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/?srsltid=AfmBOopqi5Bzzl_aChylKjSXzAXP7dQ__YGAkbPogXGzZUzkwAZ0nRaV" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753707" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904222v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320846v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398776v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030152765" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Seno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398771v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380014v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30526-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439236v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.odilejacob.fr/catalogue/sciences/neurosciences/anticipation-et-prediction_9782738132482.php" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bravi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21819-9_1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35938-5_1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/editions-du-college-de-france/Presentation.htm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196169v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450024v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27654-5_22" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/Mathematics-Natural-Sciences-Physical-Singularity-Life-Giuseppe-Longo/9781848166936?ref=grid-view&amp;amp;qid=1628597842208&amp;amp;sr=1-12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445553v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thierry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95891-8_8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W24XZ9FH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly&#176;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aicr.55.10bai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318037v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705665456" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318837v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.olschki.it/libro/9788822251053" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48144-8_14" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruchart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sup.org/books/title/?id=406" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318215v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04954847v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933106v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04574707v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Catren" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavazzini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danouta Lerberski-Bagnoud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03313753v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/publishers/Imperial-College-Press" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316030v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380626v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-016-9489-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380248v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381806v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zakhama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380191v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398759v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2330946" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/940071.940072" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319640v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936094v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413480v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Noble" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417181v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>