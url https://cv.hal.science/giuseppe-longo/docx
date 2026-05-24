--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,9599 +66,3784 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
-[...5813 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface au recueil de traduction Les machines intelligentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les machines intelligentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.11- 33, 2025, 979-1-0370-4095-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invenzione matematica e scientifica, al di là dei miti tecnoscientifici.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Liceo matematico: un approccio storico e interdisciplinare all’insegnamento delle scienze e della matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lassègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Machines intelligentes : textes fondateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.222, A paraître, Technologia, 9791037040954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Principles of Relational Biology. Space, Time, Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-3031393761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39374-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces molécules et ces intelligences qui ne meurent pas : comment sortir de ces langages sans sens ni vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Michele et al. Cur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plus d’une discipline : actualité de La vie la mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Today’s ecological relevance of Bergson-Einstein debate on time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Campo, Alessandra; Gozzano, Simone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Einstein vs Bergson. An enduring quarrel of time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-3-11-075350-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110753707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information, science and democracy, for an ethics of scientific knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabris, Adriano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-79, 2020, Studies in Applied Philosophy, Epistemology and Rational Ethics, 10: 3030440176, 978-3030440176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrélations artificielles vs intelligence des causes De la méthode scientifique : les données suffisent-elles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission des Affaires Sociales, Assemblée Nationale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livre Blanc Tome 2 "Contribution des outils numériques à la transformation des organisations de santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hommes et des machines : comment reconnaitre une caricature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque "Le travail au XXIème siècle : Droit, techniques, écoumène"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser au-delà de l'« épidémie d'épidémies »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'épidémie Covid-19 autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Etudes Avancées de Nantes, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking beyond the &amp;quot;epidemic of epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'épidémie Covid-19 autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Etudes Avancées de Nantes, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'écrire une loi ? L'écriture informatique en science et en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samantha Besson et Samuel Jubé (curateurs). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concerter les civilisations - Mélanges en l'honneur d'Alain Supiot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, 2020, 9782021440577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropocène, Exosomatisation et Néguentropie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Stiegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sonnenschein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stiegler, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bifurquer Il n'y a pas d'alternative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‎ Les Liens Qui Libèrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 979-10-209-0856-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’écrire une loi ? L’écriture informatique en science et en droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lassègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samantha Besson &amp; Samuel Jubé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concerter les civilisations. Mélanges en l'honneur d'Alain Supiot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.249-259, 2020, 9782021440577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...589 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information at the Threshold of Interpretation, Science as Human Construction of Sense.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertolaso, Marta; Sterpetti, Fabio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Critical Reflection on Automated Science – Will Science Remain Human?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-100, 2019, 3030250008, 978-3030250003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfaces of Incompleteness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Minati, Gianfranco; Abram, Mario R.; Pessa, Eliano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systemics of Incompleteness and Quasi-Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3030152766, 978-3030152765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital networks, knowledge and political biases in their understanding and use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Seno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy of Internet and the Hermeneutic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data and Biological Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNR Edizioni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prediction and Contingency in Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-144, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...105 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du siècle du gène à celui de l'organisme : introduction à de nouvelles perspectives théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la vie, sciences de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing Symmetries in Models and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Springer Handbook of Model-Based Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30526-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380014v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data et connaissance biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la vie, sciences de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review-essay on reductionism: some reasons for reading &amp;quot;Reductionism, Emergence and Levels of Reality. The Importance of Being Borderline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reductionism, Emergence and Levels of Reality. The Importance of Being Borderline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-3-319-06361-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the world and its webs: mathematical discrete vs continua in knowledge construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres à Alan Turing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9782362800979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation, protension et inertie biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Berthoz, Claude Debru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipation et Prédiction. Du geste au voyage mental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2738132482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unconventionality of Nature: Biology, from Noise to Functional Randomness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9252, Springer, pp.3-34, 2015, Unconventional Computation and Natural Computation 14th International Conference, UCNC 2015, Auckland, New Zealand, August 30 -- September 3, 2015, Proceedings, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-21819-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incompressible complexité du réel et la construction évolutive du simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berthoz, Alain; Petit, Jean-Luc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complexité-Simplexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on Organisms: Biological Time, Symmetries and Singularities. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuseppe Longo; Maël Montévil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Organisms: Biological Time, Symmetries and Singularities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-22, 2014, Lecture Notes in Morphogenesis, 978-3642359378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35938-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to New Perspectives in Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essays for the Luca Cardelli Fest.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Organisms: Biological Time, Symmetries and Singularities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 364235937X, 978-3642359378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomness Increases Order in Biological Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dinneen, Michael J.; Khoussainov, Bakhadyr; Nies, André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computation, Physics and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7160, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-308, 2012, Lecture Notes in Computer Science, 978-3-642-27654-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27654-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics and the Natural Sciences. The Physical Singularity of Life. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and the Natural Sciences. The Physical Singularity of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperial College Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Advances in Computer Science and Engineering: Texts, 9781848166936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Bridging Results and Challenges in Classical, Quantum and Computational Randomness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hector Zenil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Randomness Through Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.NA, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomness and Determination, from Physics and Computing towards Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFSEM 2009: Theory and Practice of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-62, 2009, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-95891-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Topologies for Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joseph Kouneiher; Dominique Flament; Philippe Nabonnand; Jean-Jacques Szczeciniarz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géométrie au XX siècle, 1930 - 2000. Histoire et horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9782705665456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et objectivité en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cartier; Charaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le réel en mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space, time and cognition. From The Standpoint of Mathematics and Natural Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bailly°</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peruzzi, Alberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mind and Causality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‎ John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-199, 2004, Advances in Consciousness Research, 1588114740, 978-1588114747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/aicr.55.10bai⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo spazio, i fondamenti della Matematica e la resistibile ascesa della metafora: il cervello è un calcolatore digitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'uomo e le macchine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olschki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 9788822251053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Constructed Objectivity of Mathematics and the Cognitive Subject</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mioara Mugur-Schächter; Alwyn van der Merwe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Mechanics, Mathematics, Cognition and Action - Proposals for a Formalized Epistemology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 129, Springer, pp.433-463, 2002, Fundamental Theories of Physics 978-9048162192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/0-306-48144-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnap's remarks on Impredicative Definitions and the Genericity Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cantini, Andrea; Casari, Ettore; Minari, Pierluigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic and Foundations of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 978-94-017-2109-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mathematical Continuum, from Intuition to Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petitot, Jean; Varela, Francisco J.; Pachoud, Bernard; Roy, Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalizing Phenomenology. Issues in Contemporary Phenomenology and Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.401-427, 1999, 978-0804733229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on formalism and reductionism in Logic and Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.202-209, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on formalism and reductionism in logic and computer science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ebbinghaus, H-.D.; Fernandez-Prida, J.; Garrido, M.; Lascar, D.; Rodriguez Artalejo, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic Colloquium 87</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Science Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-274, 1989, 0444880224, 978-0444880222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9668,702 +3853,6517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empire numérique ; de l’alphabet à l’IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, pp.368, 2025, 978‐2‐13‐087460‐7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cauchemar de Prométhée. Les sciences et leurs limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.400, 2023, 9782130843085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matematica e senso. Per non divenir macchine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.236, 2022, 9788857582436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lois des dieux, des hommes et de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Catren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cavazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danouta Lerberski-Bagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spartacus IDH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.162, 2017, 978-2-36693-036-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives on Organisms: Biological Time, Symmetries and Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283, 2014, 978-3642359378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics and the natural sciences. The Physical Singularity of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imperial College Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.336, 2011, 1848166931, 9781848166936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie au XX siècle, 1930 - 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categories, Types and Structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Asperti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-300, 1991, 0262011255, 978-0262011259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dialog between mathematics and philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nóema - Rivista online di filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.5 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54103/2239-5474/29960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complexité de l’élémentaire qui change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Semiotica Fennica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, IV (8), Dossier Aspects sémiotiques du changement. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23925/2763-700X.2025n9.73074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nez de Pangloss : Ex-aptation et overloading, entre biologie et organologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bernard Stiegler. Panser les savoirs dans le milieu numérique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1302g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pandemic and the « techno-fix »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisms. Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6 (1), pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2532-5876/17680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux Organismes génétiquement modifiés (OGM) : pour un « principe de précaution scientifique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PWD Philosophy World Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing Artificial, Animal and Scientific Intelligence: A Dialogue with Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sage Journals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (7-8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02632764221143513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropie, Neguentropie et Anti-entropie : le jeu des tensions pour penser le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chollat-Namy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISTE Openscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science in the storm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy World Democracy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Agnotology, Artificial Intelligence, and Democracy (Special issue: " The dusk of theoretical controversies in current sciences.")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From axiomatic systems to the Dogmatic gene and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy World Democracy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special issue: " The dusk of theoretical controversies in current sciences."</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programming Evolution: a Crack in Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisms. Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2532-5876/17538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infinity of God and Space of Men in Painting, Conditions of Possibility for the Scientific Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics in the Visual Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalizing Physics Or, embedding physics in the historicity and materiality of the living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Deleuziana - Online JOurnal Of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special issue on “Differential Heterogenesis: Deleuze, Mathematics And The Creation Of Forms”, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Among the trees: iterating geneses of forms, in art and in nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISTE Openscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letter to Alan Turing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (6), pp.73-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0263276418769733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From physics to biology by extending criticality and symmetry breakings: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Europeana Systemica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.77 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/aes.v9i1.56043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information and Causality: Mathematical Reflections on Cancer Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisms. Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/2532-5876_3.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From logic to biology via physics: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-13(4:21)2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377051v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface to “From the century of the genome to the century of the organism: New theoretical approaches”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical principles for biology: Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "From the century of the genome to the century of the organism: New theoretical approaches", a Special issue, 122 (1), pp.36-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379202v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical, quantum and biological randomness as relative unpredictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian S Calude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (2), pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-015-9533-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a theory of organisms: Three founding principles in search of a useful integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "From the century of the genome to the century of the organism: New theoretical approaches", a Special issue, 122 (1), pp.77-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413497v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why do we need theories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, From the Century of the Genome to the Century of the Organism: New Theoretical Approaches, 122 (1), pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reductionist perspectives and the notion of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, “From the century of the genome to the century of the organism: New theoretical approaches”, special issue, 122 (1), pp.15-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The biological default state of cell proliferation with variation and motility, a fundamental principle for a theory of organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sonnenschein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, From the Century of the Genome to the Century of the Organism: New Theoretical Approaches, 122 (1), pp.16 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413495v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical principles for biology: organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "From the century of the genome to the century of the organism: New theoretical approaches", Special issue, 122 (1), pp.40-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354872v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turing : les images d’une imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthetic Philosophy of Mathematics and Natural Sciences Conceptual analyses from a Grothendieckian Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speculations: Journal of Speculative Realism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of principles for a Theory of Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sonnenschein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12038-015-9574-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economics for a creative world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Koppl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Kauffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teppo ­­­felin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.1 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137414000150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAPPING THE GALAXY COLOR-REDSHIFT RELATION: OPTIMAL PHOTOMETRIC REDSHIFT CALIBRATION STRATEGIES FOR COSMOLOGY SURVEYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Capak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 813 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/813/1/53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Opportunity and Evolution: Beyond Landscapes and Bounded Rationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teppo Felin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Kauffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Koppl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategic Entrepreneurship Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.269 - 282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sej.1184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended criticality, phase spaces and enablement in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Emergent Critical Brain Dynamics, 55, pp.64-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2013.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192911v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is information a proper observable for biological organization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-A Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sonnenschein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.108 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomputability in Physics and Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.880 - 900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0960129511000569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From bottom-up approaches to levels of organization and extended critical transitions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2012.00232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Inert vs. the Living State of Matter: Extended Criticality, Time Geometry, Anti-Entropy - An Overview.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2012.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 2-dimensional geometry for biological time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (3), pp.474-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2011.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192903v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From physics to biology by extending criticality and symmetry breakings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.340 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2011.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192902v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protention and retention in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (2), pp.107 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12064-010-0116-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192905v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An expression of closure to efficient causation in terms of lambda-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 257 (3), pp.489-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From exact sciences to life phenomena: following Schrödinger and Turing on Programs, Life and Causality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 207 (207), pp.545-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2008.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computable expression of closure to efficient causation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 257 (3), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computability and the morphological complexity of some dynamics on continuous domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Kolçak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 398 (1-3), pp.170-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2008.01.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The differential method and the causal incompleteness of Programming Theory in Molecular Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (4), pp.337-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10699-007-9111-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapere critico e sapere positivo: l’importanza dei risultati negativi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturalmente (Fatti e trame delle Scienza)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical knowledge and positive knowledge: on the importance of negative results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace, temps et cognition. A partir des mathématiques et des sciences de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf02963401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototype Proofs in Type Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Logic Quaterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherence and Transitivity of Subtyping as Entailment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Milsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Soloviev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (4), pp.493--526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/10.4.493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Intelligence, Infinity and Machines: beyond the Goedelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Consciousness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Special issue on Cognition, vol. 6 (11-12)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerveau, nombres et bon-ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association Henri Poincare'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6, pp.6-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie, Mouvement, Espace: Cognition et Mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: est-ce que les calamars font de la Géométrie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The difference between Clocks and Todays Computing Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nuova Critica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subtyping parametric and dependent types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type Theory and Term Rewriting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric and type-dependent polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 22 (1-2), pp.69-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A calculus for overloaded functions with subtyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 117 (1), pp.115-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/inco.1995.1033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empire numérique ; de l’alphabet à l’IA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Lassègue</w:t>
+                <w:t xml:space="preserve">The Genericity Theorem and effective Parametricity in Polymorphic lambda-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Milsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Soloviev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 121 (1-2), pp.323-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3975(93)90093-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521928v1</w:t>
-[...40 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03316293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provable isomorphisms of types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...21 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimesis</w:t>
-[...37 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (2), pp.231-247. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...6 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129500001444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Catren</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructive natural deduction and its &amp;quot;omega-set&amp;quot; interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Moggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (2), pp.215-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129500001298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cavazzini</w:t>
+                <w:t xml:space="preserve">hal-03316282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A semantic basis for Quest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (4), pp.417-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Category-theoretic characterization of functional completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
-[...199 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eugenio Moggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 70 (2), pp.193-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3975(90)90122-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperial College Press</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03318042v1</w:t>
+                <w:t xml:space="preserve">hal-03316044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categories, Types and Structures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lambda-Calculus: connections to higher type Recursion Theory, Proof-Theory, Category Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 40, pp.93-133. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Asperti</w:t>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0168-0072(88)90017-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316030v1</w:t>
+                <w:t xml:space="preserve">hal-03318238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10381,51 +10381,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La machine et l’animal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10514,51 +10514,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence vs Novelty Production in Physics vs Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Historicity of Life. Theory, epistemology, practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Chollat-Namy; Maël Montévil; Anton Robert, Nov 2023, Paris ( Ecole normale supérieure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10583,51 +10583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confusing biological rhythms and physical clocks Today's ecological relevance of Bergson-Einstein debate on time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What is time? Einstein and Bergson 100 years later</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, L'Aquilla, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10652,64 +10652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Deluge of Spurious Correlations in Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian S Calude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lois des dieux, des hommes et de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.1-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10743,51 +10743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Future Depends on the Past and on Rare Events in Systems of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches théoriques et modélisation de la diversité biologique: du système immunitaire aux macro-écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10812,51 +10812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseguenze della filosofia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Plea for Balance in Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10875,234 +10875,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Science, Problem Solving and Bibliometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academia European Conference on "Use and Abuse of Bibliometrics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le modèle comme regard organisateur du réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zakhama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturaliser le modèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Chambord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Entailing Laws, but Enablement in the Evolution of the Biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Montévil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Kauffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the fourteenth international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Philadelphia, United States. pp.1379, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11136,51 +11136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer modelling and natural phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European software engineering conference held jointly with 11th ACM SIGSOFT international symposium on Foundations of software engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Helinski, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11246,64 +11246,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA, differential methods and the Böhm-out technique (written in 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11321,51 +11321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MATHEMATICS OF COMPUTING BETWEEN LOGIC AND PHYSICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11428,317 +11428,317 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pandemia ed il «techno-fix», seconda parte 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying the world and its webs: mathematical discrete vs continua in knowledge construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the century of the genome to the century of the organism: New theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana M. Soto, Giuseppe Longo (Guest Editors). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 122 (1), 2016, From the century of the genome to the century of the organism: new theoritical approaches, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413480v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-01417181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11893,51 +11893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sarti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zalamea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2239-5474/29960" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958496v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2763-700X.2025n9.73074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1302g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17680" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollat-Namy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Angelini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764221143513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mont&#233;vil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276418769733" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03478496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v9i1.56043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876_3.15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377051v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:21)2017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354872v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mossio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379202v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.08.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03574501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Soto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noble" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413497v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Miquel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian S Calude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9533-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Perret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413495v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sonnenschein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12038-015-9574-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koppl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Kauffman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo &#173;&#173;&#173;felin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Masters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Capak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Salvato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/53" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Felin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1184" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9195BF9DC8C78AE424FEEFAA5D4E3696EB06EF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192911v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2013.03.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960129511000569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Miquel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonnenschein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Soto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.06.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00232" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192905v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0116-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192902v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.03.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192903v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.02.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.12.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Kol&#231;ak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Tendero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-007-9111-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHSVRHK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320095v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02963401" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Milsted" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/10.4.493" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318274v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316296v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castagna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.1995.1033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(93)90093-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316287v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bruce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001444" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26A21C1DFFA76201A92496B33B9877F9013E08F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Moggi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001298" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C72D7C95E6144D2FC6375C9F3E1E455B8E3A75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cardelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(90)90122-X" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-0072(88)90017-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lass&#232;gue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04957043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39374-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/?srsltid=AfmBOopqi5Bzzl_aChylKjSXzAXP7dQ__YGAkbPogXGzZUzkwAZ0nRaV" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753707" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904222v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320846v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398776v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030152765" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Seno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398771v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380014v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30526-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439236v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.odilejacob.fr/catalogue/sciences/neurosciences/anticipation-et-prediction_9782738132482.php" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bravi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21819-9_1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35938-5_1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/editions-du-college-de-france/Presentation.htm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196169v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450024v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27654-5_22" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/Mathematics-Natural-Sciences-Physical-Singularity-Life-Giuseppe-Longo/9781848166936?ref=grid-view&amp;amp;qid=1628597842208&amp;amp;sr=1-12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445553v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thierry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95891-8_8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W24XZ9FH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly&#176;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aicr.55.10bai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318037v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705665456" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318837v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.olschki.it/libro/9788822251053" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48144-8_14" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruchart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sup.org/books/title/?id=406" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318215v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04954847v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933106v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04574707v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Catren" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavazzini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danouta Lerberski-Bagnoud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03313753v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/publishers/Imperial-College-Press" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316030v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380626v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-016-9489-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380248v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381806v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zakhama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380191v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398759v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2330946" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/940071.940072" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319640v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936094v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413480v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Noble" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417181v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lass&#232;gue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04957043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39374-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/?srsltid=AfmBOopqi5Bzzl_aChylKjSXzAXP7dQ__YGAkbPogXGzZUzkwAZ0nRaV" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753707" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mont&#233;vil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sonnenschein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030152765" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Seno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380014v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30526-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.odilejacob.fr/catalogue/sciences/neurosciences/anticipation-et-prediction_9782738132482.php" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bravi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21819-9_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/editions-du-college-de-france/Presentation.htm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35938-5_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450024v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27654-5_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/Mathematics-Natural-Sciences-Physical-Singularity-Life-Giuseppe-Longo/9781848166936?ref=grid-view&amp;amp;qid=1628597842208&amp;amp;sr=1-12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445553v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thierry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95891-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W24XZ9FH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705665456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailly&#176;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aicr.55.10bai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.olschki.it/libro/9788822251053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48144-8_14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruchart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sup.org/books/title/?id=406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04954847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04574707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Catren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavazzini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danouta Lerberski-Bagnoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03313753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookdepository.com/publishers/Imperial-College-Press" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sarti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zalamea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2239-5474/29960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2763-700X.2025n9.73074" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1302g" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17680" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04958331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Angelini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764221143513" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03933227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chollat-Namy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319842v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17538" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276418769733" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03478496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v9i1.56043" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876_3.15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377051v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:21)2017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03574501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Soto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noble" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.09.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379202v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mossio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.08.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian S Calude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9533-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413497v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Miquel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413495v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.06.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354872v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253484v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12038-015-9574-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koppl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Kauffman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo &#173;&#173;&#173;felin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Masters" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Capak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Salvato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/53" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415115v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Felin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1184" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9195BF9DC8C78AE424FEEFAA5D4E3696EB06EF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192911v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2013.03.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Miquel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonnenschein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Soto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.06.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320018v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960129511000569" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192909v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00232" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192906v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192903v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.02.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192902v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.03.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192905v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0116-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319959v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.11.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791132v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.12.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Kol&#231;ak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.048" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Tendero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-007-9111-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WHSVRHK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02963401" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318025v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318019v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Milsted" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/10.4.493" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318715v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318277v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318274v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316472v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316300v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castagna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.1995.1033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316293v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(93)90093-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bruce" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001444" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26A21C1DFFA76201A92496B33B9877F9013E08F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316282v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Moggi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129500001298" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C72D7C95E6144D2FC6375C9F3E1E455B8E3A75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316279v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cardelli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03316044v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(90)90122-X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03318238v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-0072(88)90017-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04956931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380626v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-016-9489-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380248v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380191v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381806v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zakhama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398759v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2330946" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/940071.940072" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319640v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03936094v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413480v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Noble" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>