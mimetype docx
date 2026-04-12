--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -883,685 +883,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Surface Properties on Gastrocnemius Medialis and Vastus Lateralis Fascicle Mechanics During Maximal Countermovement Jumping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enzo Hollville</w:t>
+                <w:t xml:space="preserve">Validity of an ultra-wideband local positioning system to assess specific movements in handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buchheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00917⟩</w:t>
+              <w:t xml:space="preserve">Biology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.351-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/biolsport.2020.96850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974240v1</w:t>
+                <w:t xml:space="preserve">hal-04081276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of an ultra-wideband local positioning system to assess specific movements in handball</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+                <w:t xml:space="preserve">Surface properties affect the interplay between fascicles and tendinous tissues during landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Hollville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (4), pp.351-357. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Eur J Appl Physiol, 120 (1), pp.203-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5114/biolsport.2020.96850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04265-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081276v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties affect the interplay between fascicles and tendinous tissues during landing</w:t>
+                <w:t xml:space="preserve">Effects of Surface Properties on Gastrocnemius Medialis and Vastus Lateralis Fascicle Mechanics During Maximal Countermovement Jumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Hollville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Eur J Appl Physiol, 120 (1), pp.203-217. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04265-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556594v1</w:t>
+                <w:t xml:space="preserve">hal-02974240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Prior Fatiguing Sport-Specific Exercise on Field Hockey Passing Ability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The slack test does not assess maximal shortening velocity of muscle fascicles in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Croller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Husson</w:t>
+                <w:t xml:space="preserve">Robin Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (15), pp.jeb169623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.169623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528194v1</w:t>
+                <w:t xml:space="preserve">hal-02525779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The slack test does not assess maximal shortening velocity of muscle fascicles in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Prior Fatiguing Sport-Specific Exercise on Field Hockey Passing Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Hollville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Croller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Hirasawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Hager</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Rémi Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 221 (15), pp.jeb169623. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.1324-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.169623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525779v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between fascicles and tendinous tissues in gastrocnemius medialis and vastus lateralis during drop landing</w:t>
               </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1716,51 +1716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2454,319 +2454,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (12), pp.3149--3154. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.583-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467710v1</w:t>
+                <w:t xml:space="preserve">hal-01467702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (5), pp.583-594. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3149--3154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467702v1</w:t>
+                <w:t xml:space="preserve">hal-01467710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is muscle coordination affected by loading condition in ballistic movements?</w:t>
               </w:r>
@@ -3018,1453 +3018,1453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle coordination in loaded squat jump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and Muscular Coordination Patterns during a High-Level Fencing Assault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.158-159. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.341 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182a6401b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616648v1</w:t>
+                <w:t xml:space="preserve">hal-01491398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Biomechanical Effect of Arm Mass on Long Jump Performance: A Case Study of a Paralympic Upper Limb Amputee</w:t>
+                <w:t xml:space="preserve">Interaction between gastrocnemius medialis fascicle and Achilles tendon compliance: a new insight on the quick-release method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pradon</w:t>
+                <w:t xml:space="preserve">Stevy Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bonnefoy-Mazure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphael Zory</w:t>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosthetics and Orthotics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0309364613497392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (3), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00309.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467714v1</w:t>
+                <w:t xml:space="preserve">hal-04078240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des dynamomètres isocinétiques pour la caractérisation des propriétés mécaniques passives du système musculo-articulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the Best Method for Assessing Lower Limb Force-Velocity Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stevy Farcy</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2013091⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (02), pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1385886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01702776v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Best Method for Assessing Lower Limb Force-Velocity Relationship?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des dynamomètres isocinétiques pour la caractérisation des propriétés mécaniques passives du système musculo-articulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevy Farcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1385886⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2013091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661894v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between gastrocnemius medialis fascicle and Achilles tendon compliance: a new insight on the quick-release method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Portero</w:t>
+                <w:t xml:space="preserve">The Biomechanical Effect of Arm Mass on Long Jump Performance: A Case Study of a Paralympic Upper Limb Amputee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bonnefoy-Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Zory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (3), pp.259-266. </w:t>
+              <w:t xml:space="preserve">Prosthetics and Orthotics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (3), pp.248-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00309.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0309364613497392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078240v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Muscular Coordination Patterns during a High-Level Fencing Assault</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle coordination in loaded squat jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (2), pp.341 - 350. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.158-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182a6401b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491398v1</w:t>
+                <w:t xml:space="preserve">hal-01616648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in spring-mass behavior and muscle activity during an exhaustive run at _ VO 2max</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+                <w:t xml:space="preserve">Gastrocnemius medialis fascicle and Achilles' tendon behaviour during a quick-release movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevy Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.06.011⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.158-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561237v1</w:t>
+                <w:t xml:space="preserve">hal-03430212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrocnemius medialis fascicle and Achilles' tendon behaviour during a quick-release movement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Changes in spring-mass behavior and muscle activity during an exhaustive run at _ VO 2max</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hausswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.158-160. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (12), pp.2011-2017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430212v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring-Mass Behaviour during the Run of an International Triathlon Competition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Meur</w:t>
+                <w:t xml:space="preserve">Lower Limb Mechanical Properties: Significant References Omitted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Honnorat</w:t>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.151-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0032-1331205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-012-0010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662579v1</w:t>
+                <w:t xml:space="preserve">hal-01232324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring-mass behavior and electromyographic activity evolution during a cycle-run test to exhaustion in triathletes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Spring-Mass Behaviour during the Run of an International Triathlon Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+                <w:t xml:space="preserve">G. Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Electromyogr Kinesiol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (6), pp.835--844. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2012.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0032-1331205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342025v1</w:t>
+                <w:t xml:space="preserve">hal-01662579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Limb Mechanical Properties: Significant References Omitted</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Spring-mass behavior and electromyographic activity evolution during a cycle-run test to exhaustion in triathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Girard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J Electromyogr Kinesiol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.835--844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2012.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-012-0010-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01232324v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic ankle and hopping leg-spring stiffness in distance runners and aerobic gymnasts</w:t>
               </w:r>
@@ -4580,77 +4580,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43, pp.685 - 692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4947,51 +4947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin and mineral complex supplementation on maximal voluntary contraction decrease and biological markers following an eccentric exercise in elderly active people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bieuzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5572,138 +5572,295 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 83, pp.531-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit muscle shape representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Filleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle volume quantification: guiding transformers with anatomical priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gonzales Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Sarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Hollville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5712,178 +5869,178 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shape in Medical Imaging (ShapeMI) workshop from MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. pp.173-187, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46914-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Leg Spring Behaviour during a Constant Velocity Run to Exhaustion in Elite Triathletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5893,91 +6050,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des propriétés tendineuses et musculaires : contribution à l'optimisation de la performance sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie du sport. Université Paris Descartes - Paris V, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03170826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5987,295 +6144,295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'un temps limite à l'épuisement en course à pied sur la mécanique de la foulée et le comportement masse-ressort de triathlètes élites : effets sur le coût énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] N° 06-025, Institut National du Sport, de l'Expertise et de la Performance (INSEP). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticité musculo-tendineuse et raideur musculo-squelettique globale chez les pongistes de haut-niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport du projet de recherche MJSVA N° 04-013, Institut National du Sport et de l'Education Physique (INSEP). 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des propriétés mécaniques de la cheville chez des sauteurs en longueur, triple sauteurs, gymnastes aérobic et coureurs de fond &amp;quot;elites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6301,65 +6458,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lambertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport du projet de recherche n° MS 03 - 015, Institut National du Sport et de l'Education Physique (INSEP). 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6506,51 +6663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Siblot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pr&#233;cart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2448358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003689" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04081315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03366544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21103398" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02974240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04081276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2020.96850" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04265-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02528194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Croller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Hirasawa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Husson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0686" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2014.10.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VLQNV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931621" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hutin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309364613497392" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01702776v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71039BECEB9DE07385D134E4409998B0533AEC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chollet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1385886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a6401b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Honnorat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1331205" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.04.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNLGMZ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-012-0010-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01757056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambertz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1273756" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181fb3793" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2009.01.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP97T1S5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0679-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661864v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8K9C635-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000235351.01438.5a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.04.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4HM8VJ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.07.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R29W4XZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gishlaine Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354149v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Piecuch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzales Duque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46914-5_14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/tel-03170826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01969451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01949741v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;tais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01915627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Siblot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pr&#233;cart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2448358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003689" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04081315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03366544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21103398" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04081276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2020.96850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04265-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02974240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00917" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02528194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Croller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Hirasawa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Husson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2014.10.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VLQNV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a6401b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chollet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1385886" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01702776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71039BECEB9DE07385D134E4409998B0533AEC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zory" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309364613497392" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931621" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-012-0010-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662579v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Honnorat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1331205" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.04.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNLGMZ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01757056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambertz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1273756" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181fb3793" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2009.01.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP97T1S5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0679-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661864v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8K9C635-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000235351.01438.5a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.04.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4HM8VJ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.07.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R29W4XZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gishlaine Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561097v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Piecuch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maurel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Filleur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354149v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzales Duque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46914-5_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/tel-03170826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01969451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01949741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;tais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01915627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>