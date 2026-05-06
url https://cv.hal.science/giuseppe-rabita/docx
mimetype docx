--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -2320,453 +2320,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+                <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26, pp.648 - 658. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.583-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389134v1</w:t>
+                <w:t xml:space="preserve">hal-01467702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3149--3154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467702v1</w:t>
+                <w:t xml:space="preserve">hal-01467710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.648 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467710v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is muscle coordination affected by loading condition in ballistic movements?</w:t>
               </w:r>
@@ -3515,278 +3515,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Biomechanical Effect of Arm Mass on Long Jump Performance: A Case Study of a Paralympic Upper Limb Amputee</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Bonnefoy-Mazure</w:t>
+                <w:t xml:space="preserve">Muscle coordination in loaded squat jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosthetics and Orthotics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0309364613497392⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.158-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467714v1</w:t>
+                <w:t xml:space="preserve">hal-01616648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle coordination in loaded squat jump</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+                <w:t xml:space="preserve">The Biomechanical Effect of Arm Mass on Long Jump Performance: A Case Study of a Paralympic Upper Limb Amputee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bonnefoy-Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Zory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.158-159. </w:t>
+              <w:t xml:space="preserve">Prosthetics and Orthotics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (3), pp.248-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0309364613497392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616648v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastrocnemius medialis fascicle and Achilles' tendon behaviour during a quick-release movement</w:t>
               </w:r>
@@ -6663,51 +6663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Siblot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pr&#233;cart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2448358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003689" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04081315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03366544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21103398" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04081276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2020.96850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04265-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02974240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00917" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02528194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Croller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Hirasawa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Husson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2014.10.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VLQNV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a6401b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chollet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1385886" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01702776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71039BECEB9DE07385D134E4409998B0533AEC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zory" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309364613497392" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931621" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-012-0010-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662579v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Honnorat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1331205" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.04.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNLGMZ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01757056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambertz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1273756" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181fb3793" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2009.01.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP97T1S5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0679-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661864v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8K9C635-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000235351.01438.5a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.04.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4HM8VJ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.07.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R29W4XZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gishlaine Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561097v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Piecuch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maurel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Filleur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354149v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzales Duque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46914-5_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/tel-03170826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01969451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01949741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;tais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01915627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Siblot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pr&#233;cart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2448358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003689" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04081315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03366544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21103398" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04081276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2020.96850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04265-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02974240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00917" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02528194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Croller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Hirasawa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Husson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2014.10.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VLQNV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a6401b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chollet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1385886" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01702776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71039BECEB9DE07385D134E4409998B0533AEC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931621" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309364613497392" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-012-0010-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662579v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Honnorat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1331205" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.04.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNLGMZ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01757056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambertz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1273756" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181fb3793" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2009.01.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP97T1S5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0679-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661864v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8K9C635-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000235351.01438.5a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.04.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4HM8VJ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.07.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R29W4XZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gishlaine Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561097v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Piecuch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maurel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Filleur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354149v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzales Duque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46914-5_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/tel-03170826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01969451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01949741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;tais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01915627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>