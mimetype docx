--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1179,429 +1179,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of three induced pluripotent stem cell lines from patients with glycogen storage disease type III</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lethality rescue and long-term amelioration of a citrullinemia type I mouse model by neonatal gene-targeting combined to SaCRISPR-Cas9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Benabides</w:t>
+                <w:t xml:space="preserve">Michela Lisjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Nissan</w:t>
+                <w:t xml:space="preserve">Alessandra Iaconcig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vicidomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103214⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.101103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484199v1</w:t>
+                <w:t xml:space="preserve">hal-04324300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle‐specific, liver‐detargeted adeno‐associated virus gene therapy rescues Pompe phenotype in adult and neonate Gaa −/− mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Vidal</w:t>
+                <w:t xml:space="preserve">Generation of three induced pluripotent stem cell lines from patients with glycogen storage disease type III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rossiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bertin</w:t>
+                <w:t xml:space="preserve">Emilie Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benabides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gicquel</w:t>
+                <w:t xml:space="preserve">Xavier Nissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bertil‐froidevaux</w:t>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (1), pp.119-134. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jimd.12625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795500v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lethality rescue and long-term amelioration of a citrullinemia type I mouse model by neonatal gene-targeting combined to SaCRISPR-Cas9</w:t>
+                <w:t xml:space="preserve">Muscle‐specific, liver‐detargeted adeno‐associated virus gene therapy rescues Pompe phenotype in adult and neonate Gaa −/− mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Lisjak</w:t>
+                <w:t xml:space="preserve">P. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Iaconcig</w:t>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
+                <w:t xml:space="preserve">B. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vicidomini</w:t>
+                <w:t xml:space="preserve">E. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Moretti</w:t>
+                <w:t xml:space="preserve">E Bertil‐froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.101103. </w:t>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.119-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jimd.12625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324300v1</w:t>
+                <w:t xml:space="preserve">hal-04795500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Therapy in Patients with the Crigler–Najjar Syndrome</w:t>
               </w:r>
@@ -1613,51 +1613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo D’antiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Beuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Brunetti-Pierri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novella Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2368,835 +2368,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Long-term correction of ornithine transcarbamylase deficiency in Spf-Ash mice with a translationally optimized AAV vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Simon Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kei Kishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia de Sabbata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.169 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324328v1</w:t>
+                <w:t xml:space="preserve">hal-03193757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of AAV8-hUGT1A1 with Rapamycin in neonatal, suckling, and juvenile rats to model treatment in pediatric CNs patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term correction of ornithine transcarbamylase deficiency in Spf-Ash mice with a translationally optimized AAV vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysbeth ten Bloemendaal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Bakker</w:t>
+                <w:t xml:space="preserve">Giulia de Sabbata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iaconcig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20, pp.287-297. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 20, pp.169-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04324276v1</w:t>
+                <w:t xml:space="preserve">hal-04324316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative review of glycogen storage disorder type III with a focus on neuromuscular, cardiac and therapeutic aspects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AAV liver gene therapy-mediated inhibition of FGF23 signaling as a therapeutic strategy for X-linked hypophosphatemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laforêt</w:t>
+                <w:t xml:space="preserve">Volha Zhukouskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Jauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Wahbi</w:t>
+                <w:t xml:space="preserve">Séverine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe H. Labrune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Michael Petit</w:t>
+                <w:t xml:space="preserve">Stéphane Hilliquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jimd.12355⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/endoabs.73.OC6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230901v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03413999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term correction of ornithine transcarbamylase deficiency in Spf-Ash mice with a translationally optimized AAV vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of AAV8-hUGT1A1 with Rapamycin in neonatal, suckling, and juvenile rats to model treatment in pediatric CNs patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem Aronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia de Sabbata</w:t>
+                <w:t xml:space="preserve">Lysbeth ten Bloemendaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boisgerault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giulia Bortolussi</w:t>
+                <w:t xml:space="preserve">Suzanne Duijst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20, pp.169-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.005⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 20, pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324316v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAV liver gene therapy-mediated inhibition of FGF23 signaling as a therapeutic strategy for X-linked hypophosphatemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hilliquin</w:t>
+                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboud Sakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/endoabs.73.OC6.2⟩</w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-03413999v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term correction of ornithine transcarbamylase deficiency in Spf-Ash mice with a translationally optimized AAV vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrative review of glycogen storage disorder type III with a focus on neuromuscular, cardiac and therapeutic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Wahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Simon Sola</w:t>
+                <w:t xml:space="preserve">Philippe H. Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Kei Kishimoto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
+                <w:t xml:space="preserve">François Michael Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (3), pp.521-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jimd.12355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193757v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapie génique, une nouvelle stratégie pour l’hypophosphatémie liée à l’X</w:t>
               </w:r>
@@ -3310,606 +3310,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03413842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel therapeutic strategy for skeletal disorders: Proof of concept of gene therapy for X-linked hypophosphatemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hilliquin</w:t>
+                <w:t xml:space="preserve">Hepatic expression of GAA results in enhanced enzyme bioavailability in mice and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Costa-Verdera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R Riling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayme M L Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abj5018⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26744-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03687057v1</w:t>
+                <w:t xml:space="preserve">hal-03449262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic expression of GAA results in enhanced enzyme bioavailability in mice and non-human primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jayme M L Nordin</w:t>
+                <w:t xml:space="preserve">A novel therapeutic strategy for skeletal disorders: Proof of concept of gene therapy for X-linked hypophosphatemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volha Zhukouskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Jauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hilliquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.6393. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (44), pp.eabj5018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26744-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abj5018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449262v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03687057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of Advanced Pompe Disease in Mice with Hepatic Expression of Secretable Acid α-Glucosidase</w:t>
+                <w:t xml:space="preserve">SINEUP non-coding RNA targeting GDNF rescues motor deficits and neurodegeneration in a mouse model of Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Cagin</w:t>
+                <w:t xml:space="preserve">S. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Puzzo</w:t>
+                <w:t xml:space="preserve">M. Scarpato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Jose Gomez</w:t>
+                <w:t xml:space="preserve">D. Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Moya-Nilges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Sellier</w:t>
+                <w:t xml:space="preserve">F. Manago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28, pp.2056 - 2072. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2020.05.025⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 28, pp.642-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491957v1</w:t>
+                <w:t xml:space="preserve">hal-02880797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINEUP non-coding RNA targeting GDNF rescues motor deficits and neurodegeneration in a mouse model of Parkinson's disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rescue of Advanced Pompe Disease in Mice with Hepatic Expression of Secretable Acid α-Glucosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Scarpato</w:t>
+                <w:t xml:space="preserve">Umut Cagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Damiani</w:t>
+                <w:t xml:space="preserve">Francesco Puzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Manago</w:t>
+                <w:t xml:space="preserve">Manuel Jose Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mereu</w:t>
+                <w:t xml:space="preserve">Maryse Moya-Nilges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28, pp.642-652. </w:t>
+              <w:t xml:space="preserve">, 2020, 28, pp.2056 - 2072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2020.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880797v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quantitative In Vitro Potency Assay for Adeno-Associated Virus Vectors Encoding for the UGT1A1 Transgene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sem Aronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Moenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,51 +4120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Immune Responses to Adeno-Associated Virus (AAV) Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Alexandre Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,793 +4218,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical Development of an AAV8-hUGT1A1 Vector for the Treatment of Crigler-Najjar Syndrome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress and challenges of gene therapy for Pompe disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guianvarc’h</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sem Aronson</w:t>
+                <w:t xml:space="preserve">G. Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bordet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mingozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.12.011⟩</w:t>
+              <w:t xml:space="preserve">Ann Transl Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/atm.2019.04.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324427v1</w:t>
+                <w:t xml:space="preserve">hal-02880815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and challenges of gene therapy for Pompe disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liver-directed gene therapy results in long-term correction of progressive familial intrahepatic cholestasis type 3 in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Aronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duijst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. ten Bloemendaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of translational medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J Hepatol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/atm.2019.04.67⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04324419v1</w:t>
+                <w:t xml:space="preserve">hal-02880785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep morphological analysis of muscle biopsies from type III glycogenesis (GSDIII), debranching enzyme deficiency, revealed stereotyped vacuolar myopathy and autophagy impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michio Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Cagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-019-0815-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of Gene Therapy for the Treatment of Glycogen Storage Diseases Type I and Type III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Jauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monteillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mithieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (10), pp.1263-1273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/hum.2019.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02379154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and challenges of gene therapy for Pompe disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Mingozzi</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mingozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ann Transl Med</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+              <w:t xml:space="preserve">Annals of translational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (13), pp.287-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21037/atm.2019.04.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880815v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver-directed gene therapy results in long-term correction of progressive familial intrahepatic cholestasis type 3 in mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Shi</w:t>
+                <w:t xml:space="preserve">Preclinical Development of an AAV8-hUGT1A1 Vector for the Treatment of Crigler-Najjar Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duijst</w:t>
+                <w:t xml:space="preserve">Laurence Guianvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem Aronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. ten Bloemendaal</w:t>
+                <w:t xml:space="preserve">Thierry Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Hepatol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71, pp.153-162. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.157-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880785v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Regulatory T Cell and Effector T Cell Exhaustion in Liver-Mediated Transgene Tolerance in Muscle</w:t>
               </w:r>
@@ -5297,91 +5297,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sem Aronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.157-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179298v1</w:t>
@@ -5788,576 +5788,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02997523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging Issues in AAV-Mediated In Vivo Gene Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualina Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mingozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324439v1</w:t>
+                <w:t xml:space="preserve">hal-01812088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Issues in AAV-Mediated In Vivo Gene Therapy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.87-104. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2017.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812088v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Influence of Pre-existing Anti-capsid Neutralizing and Binding Antibodies on AAV Vector Transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Masat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495633v1</w:t>
+                <w:t xml:space="preserve">hal-04324446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pre-existing Anti-capsid Neutralizing and Binding Antibodies on AAV Vector Transduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04324446v1</w:t>
+                <w:t xml:space="preserve">hal-04324439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boisgérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6379,51 +6379,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.4098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177709v1</w:t>
@@ -6434,64 +6434,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination Therapy Is the New Gene Therapy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mingozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, pp.12-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6653,338 +6653,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pre-existing Anti-capsid Neutralizing and Binding Antibodies on AAV Vector Transduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+                <w:t xml:space="preserve">Rescue of GSDIII Phenotype with Gene Transfer Requires Liver- and Muscle-Targeted GDE Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Pagliarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualina Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Costa Verdera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Jauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.890-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830017v1</w:t>
+                <w:t xml:space="preserve">hal-02332988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of GSDIII Phenotype with Gene Transfer Requires Liver- and Muscle-Targeted GDE Expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louisa Jauze</w:t>
+                <w:t xml:space="preserve">Influence of Pre-existing Anti-capsid Neutralizing and Binding Antibodies on AAV Vector Transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Masat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04324453v1</w:t>
+                <w:t xml:space="preserve">hal-01830017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescue of GSDIII Phenotype with Gene Transfer Requires Liver- and Muscle-Targeted GDE Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Pagliarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasqualina Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7006,400 +7006,400 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Jauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (3), pp.890-901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332988v1</w:t>
+                <w:t xml:space="preserve">hal-04324453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dose liver targeted gene therapy for Pompe disease enhances therapeutic efficacy of ERT via immune tolerance induction</w:t>
+                <w:t xml:space="preserve">Autophagy determines efficiency of liver-directed gene therapy with adeno-associated viral vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Oh Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+                <w:t xml:space="preserve">M. Hosel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Arnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Leborgne</w:t>
+                <w:t xml:space="preserve">A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songtao Li</w:t>
+                <w:t xml:space="preserve">S. Bohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucifora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2016.12.010⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (1), pp.252-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.29176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432085v1</w:t>
+                <w:t xml:space="preserve">hal-02880988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy determines efficiency of liver-directed gene therapy with adeno-associated viral vectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-dose liver targeted gene therapy for Pompe disease enhances therapeutic efficacy of ERT via immune tolerance induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Huber</w:t>
+                <w:t xml:space="preserve">Sang-Oh Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bohlen</w:t>
+                <w:t xml:space="preserve">Benjamin Arnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lucifora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Ronzitti</w:t>
+                <w:t xml:space="preserve">Songtao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (1), pp.252-265. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.29176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880988v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced liver gene transfer and evasion of preexisting humoral immunity with exosome-enveloped AAV vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boisgérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7463,77 +7463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced liver gene transfer and evasion of preexisting humoral immunity with exosome-enveloped AAV vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boisgerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7783,51 +7783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Wittenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Sanatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5, pp.e392. </w:t>
@@ -7835,94 +7835,94 @@
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mtna.2016.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449506v1</w:t>
+                <w:t xml:space="preserve">hal-04324471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term exposure to Myozyme results in a decrease of anti-drug antibodies in late-onset Pompe disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Masat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Wittenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Sanatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5, pp.e392. </w:t>
@@ -8103,81 +8103,81 @@
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mtna.2016.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324471v1</w:t>
+                <w:t xml:space="preserve">hal-01449506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A translationally optimized AAV-UGT1A1 vector drives safe and long-lasting correction of Crigler-Najjar syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,51 +8267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A translationally optimized AAV-UGT1A1 vector drives safe and long-lasting correction of Crigler-Najjar syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8491,51 +8491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="605694F1"/>
+    <w:nsid w:val="AC1CED10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8722,51 +8722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giuseppe-ronzitti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9184-0210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26470309X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133166597331517592666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2566-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428665v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Montalvo-Romeral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amaouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Harb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jenny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustelandt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00816-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Leva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arnoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Santarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massonot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Victoria Lem&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2024.12.043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Vie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rossiaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bortolussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Le Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth Ten Bloemendaal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101363" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana La Bella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Mihaljevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Nozi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fragner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benabides" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1163427" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ronzitti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Lisjak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iaconcig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Guarnaccia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vicidomini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo D&#8217;antiga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Beuers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brunetti-Pierri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Baumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2214084" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI172018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Gross" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Tedesco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.857276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sanmiguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad El Andari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Renaud-Gabardos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warut Tulalamba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weinmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mangin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn4704" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Aronson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth ten Bloemendaal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Duijst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bakker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Berling" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafor&#234;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Labrune" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michael Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12355" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Sabbata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisgerault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Zhukouskaya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilliquin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.73.OC6.2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Simon Sola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kei Kishimoto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhukouskaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jauze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilliquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03687057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj5018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Riling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme M L Nordin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26744-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Cagin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Puzzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jose Gomez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moya-Nilges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2020.05.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espinoza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarpato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damiani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manago" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mereu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.08.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Moenis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco van Dijk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.06.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Alexander" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Hanby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0911-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mingozzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00670" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324427v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.12.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laforet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.04.67" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Inoue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefeuvre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0815-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mithieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rajas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2019.102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronzitti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laforet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mingozzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Aronson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bakker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duijst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. ten Bloemendaal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.03.021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa Verdera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Colella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.08.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02179298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guianvarc'H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324422v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Li Chung Tong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.127008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324412v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvatore Orefice" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Souchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Braudeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piguet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.06.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02997523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324439v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812088v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2017.11.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495633v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324446v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Masat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.02.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jean-Alphonse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI122372" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830017v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pagliarani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01432085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Oh Han" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arnson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2016.12.010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880988v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohlen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucifora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29176" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881011v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puzzo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Biferi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Paulk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aam6375" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449506v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ferrarese" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Wittenberghe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtna.2016.97" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perniconi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36182" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324471v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2016.49" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giuseppe-ronzitti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9184-0210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26470309X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133166597331517592666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2566-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428665v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Montalvo-Romeral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amaouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Harb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jenny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustelandt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00816-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Leva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arnoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Santarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massonot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Victoria Lem&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2024.12.043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Vie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rossiaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bortolussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Le Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth Ten Bloemendaal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101363" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana La Bella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Mihaljevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Nozi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fragner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benabides" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1163427" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Lisjak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iaconcig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Guarnaccia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vicidomini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moretti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ronzitti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103214" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo D&#8217;antiga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Beuers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brunetti-Pierri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Baumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2214084" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI172018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Gross" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Tedesco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.857276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sanmiguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad El Andari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Renaud-Gabardos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warut Tulalamba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weinmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mangin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn4704" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Simon Sola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kei Kishimoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Sabbata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisgerault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Zhukouskaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilliquin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.73.OC6.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Aronson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth ten Bloemendaal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Duijst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bakker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Berling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafor&#234;t" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Labrune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michael Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhukouskaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jauze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilliquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Riling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme M L Nordin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26744-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03687057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj5018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espinoza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarpato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damiani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manago" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mereu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.08.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Cagin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Puzzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jose Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moya-Nilges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2020.05.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Moenis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco van Dijk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.06.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Alexander" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Hanby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0911-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mingozzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00670" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronzitti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laforet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mingozzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.04.67" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Aronson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bakker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duijst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. ten Bloemendaal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.03.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Inoue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefeuvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0815-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379154v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mithieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rajas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2019.102" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324419v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laforet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.12.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa Verdera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Colella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.08.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02179298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guianvarc'H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324422v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Li Chung Tong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.127008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324412v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvatore Orefice" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Souchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Braudeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piguet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.06.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02997523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2017.11.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Masat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.02.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324439v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jean-Alphonse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI122372" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pagliarani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830017v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324453v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huber" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohlen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucifora" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29176" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01432085v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Oh Han" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arnson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2016.12.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881011v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puzzo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Biferi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Paulk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aam6375" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324471v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ferrarese" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Wittenberghe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtna.2016.97" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perniconi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36182" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449506v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2016.49" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>