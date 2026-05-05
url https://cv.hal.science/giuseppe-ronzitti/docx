--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -207,51 +207,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1045,563 +1045,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modeling of glycogen storage disease type III with CRISPR/Cas9 edited human pluripotent stem cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lethality rescue and long-term amelioration of a citrullinemia type I mouse model by neonatal gene-targeting combined to SaCRISPR-Cas9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fragner</w:t>
+                <w:t xml:space="preserve">Michela Lisjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Barbon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardin</w:t>
+                <w:t xml:space="preserve">Alessandra Iaconcig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Benabides</w:t>
+                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vicidomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1163427⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.101103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484270v1</w:t>
+                <w:t xml:space="preserve">hal-04324300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lethality rescue and long-term amelioration of a citrullinemia type I mouse model by neonatal gene-targeting combined to SaCRISPR-Cas9</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Iaconcig</w:t>
+                <w:t xml:space="preserve">Generation of three induced pluripotent stem cell lines from patients with glycogen storage disease type III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rossiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
+                <w:t xml:space="preserve">Emilie Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vicidomini</w:t>
+                <w:t xml:space="preserve">Manon Benabides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Moretti</w:t>
+                <w:t xml:space="preserve">Xavier Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.08.022⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324300v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of three induced pluripotent stem cell lines from patients with glycogen storage disease type III</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle‐specific, liver‐detargeted adeno‐associated virus gene therapy rescues Pompe phenotype in adult and neonate Gaa −/− mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Nissan</w:t>
+                <w:t xml:space="preserve">P. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bertil‐froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.119-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jimd.12625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484199v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle‐specific, liver‐detargeted adeno‐associated virus gene therapy rescues Pompe phenotype in adult and neonate Gaa −/− mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Bertin</w:t>
+                <w:t xml:space="preserve">Pathological modeling of glycogen storage disease type III with CRISPR/Cas9 edited human pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rossiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gicquel</w:t>
+                <w:t xml:space="preserve">Pascal Fragner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bertil‐froidevaux</w:t>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benabides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (1), pp.119-134. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jimd.12625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1163427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795500v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Therapy in Patients with the Crigler–Najjar Syndrome</w:t>
               </w:r>
@@ -1613,51 +1613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo D’antiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Beuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Brunetti-Pierri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,51 +1855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novella Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2368,593 +2368,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term correction of ornithine transcarbamylase deficiency in Spf-Ash mice with a translationally optimized AAV vector</w:t>
+                <w:t xml:space="preserve">AAV liver gene therapy-mediated inhibition of FGF23 signaling as a therapeutic strategy for X-linked hypophosphatemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Simon Sola</w:t>
+                <w:t xml:space="preserve">Volha Zhukouskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Jauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Kei Kishimoto</w:t>
+                <w:t xml:space="preserve">Séverine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia de Sabbata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
+                <w:t xml:space="preserve">Stéphane Hilliquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.005⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/endoabs.73.OC6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193757v1</w:t>
+                <w:t xml:space="preserve">inserm-03413999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term correction of ornithine transcarbamylase deficiency in Spf-Ash mice with a translationally optimized AAV vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia de Sabbata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boisgerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Iaconcig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.169-180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAV liver gene therapy-mediated inhibition of FGF23 signaling as a therapeutic strategy for X-linked hypophosphatemia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louisa Jauze</w:t>
+                <w:t xml:space="preserve">Efficacy of AAV8-hUGT1A1 with Rapamycin in neonatal, suckling, and juvenile rats to model treatment in pediatric CNs patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Leborgne</w:t>
+                <w:t xml:space="preserve">Sem Aronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hilliquin</w:t>
+                <w:t xml:space="preserve">Lysbeth ten Bloemendaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Duijst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/endoabs.73.OC6.2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03413999v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of AAV8-hUGT1A1 with Rapamycin in neonatal, suckling, and juvenile rats to model treatment in pediatric CNs patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrative review of glycogen storage disorder type III with a focus on neuromuscular, cardiac and therapeutic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Duijst</w:t>
+                <w:t xml:space="preserve">Édouard Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bakker</w:t>
+                <w:t xml:space="preserve">Pascal Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Wahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe H. Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michael Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (3), pp.521-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jimd.12355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324276v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3012,191 +3012,191 @@
               <w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative review of glycogen storage disorder type III with a focus on neuromuscular, cardiac and therapeutic aspects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term correction of ornithine transcarbamylase deficiency in Spf-Ash mice with a translationally optimized AAV vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe H. Labrune</w:t>
+                <w:t xml:space="preserve">Marcelo Simon Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Michael Petit</w:t>
+                <w:t xml:space="preserve">Takashi Kei Kishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia de Sabbata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jimd.12355⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.169 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230901v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapie génique, une nouvelle stratégie pour l’hypophosphatémie liée à l’X</w:t>
               </w:r>
@@ -3450,103 +3450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel therapeutic strategy for skeletal disorders: Proof of concept of gene therapy for X-linked hypophosphatemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volha Zhukouskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Jauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hilliquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (44), pp.eabj5018. </w:t>
@@ -3852,64 +3852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quantitative In Vitro Potency Assay for Adeno-Associated Virus Vectors Encoding for the UGT1A1 Transgene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sem Aronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Moenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgG-cleaving endopeptidase enables in vivo gene therapy in the presence of anti-AAV neutralizing antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,51 +4120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Immune Responses to Adeno-Associated Virus (AAV) Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Alexandre Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,4212 +4218,3023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and challenges of gene therapy for Pompe disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of Gene Therapy for the Treatment of Glycogen Storage Diseases Type I and Type III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Jauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ronzitti</w:t>
+                <w:t xml:space="preserve">Laure Monteillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Collaud</w:t>
+                <w:t xml:space="preserve">Gilles Mithieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laforet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Mingozzi</w:t>
+                <w:t xml:space="preserve">Fabienne Rajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ann Transl Med</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/atm.2019.04.67⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (10), pp.1263-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2019.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880815v1</w:t>
+                <w:t xml:space="preserve">inserm-02379154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver-directed gene therapy results in long-term correction of progressive familial intrahepatic cholestasis type 3 in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep morphological analysis of muscle biopsies from type III glycogenesis (GSDIII), debranching enzyme deficiency, revealed stereotyped vacuolar myopathy and autophagy impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michio Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Aronson</w:t>
+                <w:t xml:space="preserve">Evelyne Goillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Bakker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. ten Bloemendaal</w:t>
+                <w:t xml:space="preserve">Claire Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Cagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Hepatol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.03.021⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-019-0815-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880785v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep morphological analysis of muscle biopsies from type III glycogenesis (GSDIII), debranching enzyme deficiency, revealed stereotyped vacuolar myopathy and autophagy impairment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laforêt</w:t>
+                <w:t xml:space="preserve">Liver-directed gene therapy results in long-term correction of progressive familial intrahepatic cholestasis type 3 in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Aronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michio Inoue</w:t>
+                <w:t xml:space="preserve">S. Duijst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Goillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Umut Cagin</w:t>
+                <w:t xml:space="preserve">L. ten Bloemendaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-019-0815-2⟩</w:t>
+              <w:t xml:space="preserve">J Hepatol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414161v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Gene Therapy for the Treatment of Glycogen Storage Diseases Type I and Type III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louisa Jauze</w:t>
+                <w:t xml:space="preserve">Progress and challenges of gene therapy for Pompe disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Monteillet</w:t>
+                <w:t xml:space="preserve">F. Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mithieux</w:t>
+                <w:t xml:space="preserve">P. Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Rajas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+                <w:t xml:space="preserve">F. Mingozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (10), pp.1263-1273. </w:t>
+              <w:t xml:space="preserve">Annals of translational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/hum.2019.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/atm.2019.04.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02379154v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and challenges of gene therapy for Pompe disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preclinical Development of an AAV8-hUGT1A1 Vector for the Treatment of Crigler-Najjar Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laforet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem Aronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of translational medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/atm.2019.04.67⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324419v1</w:t>
+                <w:t xml:space="preserve">hal-02179298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical Development of an AAV8-hUGT1A1 Vector for the Treatment of Crigler-Najjar Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Regulatory T Cell and Effector T Cell Exhaustion in Liver-Mediated Transgene Tolerance in Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poupiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Costa Verdera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualina Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.157-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15, pp.83 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324427v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Regulatory T Cell and Effector T Cell Exhaustion in Liver-Mediated Transgene Tolerance in Muscle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pasqualina Colella</w:t>
+                <w:t xml:space="preserve">Dual muscle-liver transduction imposes immune tolerance for muscle transgene engraftment despite preexisting immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Li Chung Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.08.012⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (11), pii: 127008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.127008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392771v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Regulatory T Cell and Effector T Cell Exhaustion in Liver-Mediated Transgene Tolerance in Muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Real-Time Monitoring of Exosome Enveloped-AAV Spreading by Endomicroscopy Approach: A New Tool for Gene Delivery in the Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Salvatore Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15, pp.83-100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.08.012⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 14, pp.237-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324398v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical Development of an AAV8-hUGT1A1 Vector for the Treatment of Crigler-Najjar Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordet</w:t>
+                <w:t xml:space="preserve">Real-Time Monitoring of Exosome Enveloped-AAV Spreading by Endomicroscopy Approach: A New Tool for Gene Delivery in the Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Salvatore Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.157-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 14, pp.237 - 251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179298v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02997523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual muscle-liver transduction imposes immune tolerance for muscle transgene engraftment despite preexisting immunity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging Issues in AAV-Mediated In Vivo Gene Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualina Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mingozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.127008⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324422v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Monitoring of Exosome Enveloped-AAV Spreading by Endomicroscopy Approach: A New Tool for Gene Delivery in the Brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Piguet</w:t>
+                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.06.005⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324412v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Monitoring of Exosome Enveloped-AAV Spreading by Endomicroscopy Approach: A New Tool for Gene Delivery in the Brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination Therapy Is the New Gene Therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mingozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.06.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.12-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02997523v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Issues in AAV-Mediated In Vivo Gene Therapy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposure to wild-type AAV drives distinct capsid immunity profiles in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Kuranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (12), pp.5267-5279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI122372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812088v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Influence of Pre-existing Anti-capsid Neutralizing and Binding Antibodies on AAV Vector Transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Masat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495633v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pre-existing Anti-capsid Neutralizing and Binding Antibodies on AAV Vector Transduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+                <w:t xml:space="preserve">Rescue of GSDIII Phenotype with Gene Transfer Requires Liver- and Muscle-Targeted GDE Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Pagliarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualina Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Costa Verdera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Jauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.890-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324446v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Autophagy determines efficiency of liver-directed gene therapy with adeno-associated viral vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hosel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucifora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (1), pp.252-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.29176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324439v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Low-dose liver targeted gene therapy for Pompe disease enhances therapeutic efficacy of ERT via immune tolerance induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Oh Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Arnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songtao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177709v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination Therapy Is the New Gene Therapy?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced liver gene transfer and evasion of preexisting humoral immunity with exosome-enveloped AAV vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.008⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (23), pp.2019-2031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017010181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880814v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to wild-type AAV drives distinct capsid immunity profiles in humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Rescue of Pompe disease in mice by AAV-mediated liver delivery of secretable acid alpha-glucosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Puzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Biferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. K. Paulk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI122372⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (418), pp.aam6375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aam6375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977027v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of GSDIII Phenotype with Gene Transfer Requires Liver- and Muscle-Targeted GDE Expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louisa Jauze</w:t>
+                <w:t xml:space="preserve">Long-term exposure to Myozyme results in a decrease of anti-drug antibodies in late-onset Pompe disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Masat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Perniconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.36182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332988v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pre-existing Anti-capsid Neutralizing and Binding Antibodies on AAV Vector Transduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Transposon-mediated Generation of Cellular and Mouse Models of Splicing Mutations to Assess the Efficacy of snRNA-based Therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Wittenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Sanatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mtna.2016.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830017v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of GSDIII Phenotype with Gene Transfer Requires Liver- and Muscle-Targeted GDE Expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louisa Jauze</w:t>
+                <w:t xml:space="preserve">Transposon-mediated Generation of Cellular and Mouse Models of Splicing Mutations to Assess the Efficacy of snRNA-based Therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Wittenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Sanatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mtna.2016.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324453v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy determines efficiency of liver-directed gene therapy with adeno-associated viral vectors</w:t>
-[...152 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A translationally optimized AAV-UGT1A1 vector drives safe and long-lasting correction of Crigler-Najjar syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Songtao Li</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2016.12.010⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 3, pp.16049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mtm.2016.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...449 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...619 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8491,51 +7302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC1CED10"/>
+    <w:nsid w:val="9B21FBAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8722,51 +7533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giuseppe-ronzitti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9184-0210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26470309X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133166597331517592666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2566-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428665v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Montalvo-Romeral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amaouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Harb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jenny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustelandt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00816-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Leva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arnoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Santarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massonot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Victoria Lem&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2024.12.043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Vie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rossiaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bortolussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Le Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth Ten Bloemendaal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101363" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana La Bella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Mihaljevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Nozi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fragner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benabides" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1163427" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Lisjak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iaconcig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Guarnaccia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vicidomini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moretti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ronzitti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103214" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo D&#8217;antiga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Beuers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brunetti-Pierri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Baumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2214084" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI172018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Gross" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Tedesco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.857276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sanmiguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad El Andari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Renaud-Gabardos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warut Tulalamba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weinmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mangin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn4704" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Simon Sola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kei Kishimoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Sabbata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisgerault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Zhukouskaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilliquin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.73.OC6.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Aronson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth ten Bloemendaal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Duijst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bakker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Berling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafor&#234;t" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Labrune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michael Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhukouskaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jauze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilliquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Riling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme M L Nordin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26744-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03687057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj5018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espinoza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarpato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damiani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manago" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mereu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.08.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Cagin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Puzzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jose Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moya-Nilges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2020.05.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Moenis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco van Dijk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.06.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Alexander" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Hanby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0911-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mingozzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00670" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronzitti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laforet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mingozzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.04.67" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Aronson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bakker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duijst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. ten Bloemendaal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.03.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Inoue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefeuvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0815-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379154v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mithieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rajas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2019.102" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324419v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laforet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.12.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa Verdera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Colella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.08.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02179298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guianvarc'H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324422v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Li Chung Tong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.127008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324412v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvatore Orefice" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Souchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Braudeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piguet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.06.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02997523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2017.11.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Masat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.02.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324439v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jean-Alphonse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI122372" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pagliarani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830017v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324453v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huber" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohlen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucifora" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29176" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01432085v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Oh Han" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arnson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2016.12.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881011v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puzzo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Biferi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Paulk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aam6375" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324471v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ferrarese" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Wittenberghe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtna.2016.97" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perniconi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36182" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449506v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2016.49" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giuseppe-ronzitti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9184-0210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26470309X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133166597331517592666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2566-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428665v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Montalvo-Romeral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amaouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Harb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jenny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustelandt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00816-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Leva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arnoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Santarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massonot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Victoria Lem&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2024.12.043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Vie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rossiaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bortolussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Le Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth Ten Bloemendaal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101363" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana La Bella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Mihaljevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Nozi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Lisjak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iaconcig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Guarnaccia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vicidomini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benabides" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ronzitti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103214" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fragner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1163427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo D&#8217;antiga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Beuers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brunetti-Pierri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Baumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2214084" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI172018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Gross" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Tedesco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.857276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sanmiguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad El Andari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Renaud-Gabardos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warut Tulalamba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weinmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mangin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn4704" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Zhukouskaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilliquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.73.OC6.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Sabbata" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisgerault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Aronson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth ten Bloemendaal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Duijst" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bakker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230901v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Berling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafor&#234;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Labrune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michael Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12355" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Simon Sola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kei Kishimoto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhukouskaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jauze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilliquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Riling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme M L Nordin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26744-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03687057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj5018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espinoza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarpato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damiani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manago" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mereu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.08.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Cagin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Puzzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jose Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moya-Nilges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2020.05.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Moenis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco van Dijk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.06.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Alexander" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Hanby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0911-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mingozzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00670" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mithieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rajas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2019.102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414161v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Inoue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefeuvre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0815-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Aronson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bakker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duijst" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. ten Bloemendaal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.03.021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronzitti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laforet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mingozzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.04.67" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02179298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guianvarc'H" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.12.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa Verdera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Colella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.08.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324422v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Li Chung Tong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.127008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvatore Orefice" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Souchet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Braudeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piguet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.06.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02997523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2017.11.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jean-Alphonse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI122372" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Masat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.02.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pagliarani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880988v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohlen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucifora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29176" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01432085v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Oh Han" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arnson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Li" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2016.12.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377508v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881011v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puzzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Biferi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Paulk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aam6375" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perniconi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449506v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ferrarese" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Wittenberghe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtna.2016.97" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324471v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474146v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charles" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2016.49" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>