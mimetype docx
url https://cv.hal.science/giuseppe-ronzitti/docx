--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">133166597331517592666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=OghfBOgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/C-2566-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -207,7034 +228,6766 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Lysosomal Glycogen Breakdown is associated with Liver Tumorigenesis in Glycogen Storage Disease Type III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valle Montalvo-Romeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Jauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Amaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 8 (3), pp.101702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhepr.2025.101702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescue of lysosomal acid lipase deficiency in mice by rAAV8 liver gene transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oustelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (1), pp.110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43856-025-00816-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SINEUP RNA rescues molecular phenotypes associated with CHD8 suppression in autism spectrum disorder model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Leva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Victoria Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (3), pp.1180 - 1196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymthe.2024.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergism of dual AAV gene therapy and rapamycin rescues GSDIII phenotype in muscle and liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Jauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallaury Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Miagoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Rossiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCI Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (11), pp.e172614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/jci.insight.172614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated dosing of AAV-mediated liver gene therapy in juvenile rat and mouse models of Crigler-Najjar syndrome type I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxia Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Romain Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysbeth Ten Bloemendaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (4), pp.101363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.omtm.2024.101363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive power of deleterious single amino acid changes to infer on AAV2 and AAV2-13 capsids fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana La Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Mihaljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Nozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (3), pp.101327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.omtm.2024.101327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lethality rescue and long-term amelioration of a citrullinemia type I mouse model by neonatal gene-targeting combined to SaCRISPR-Cas9</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michela Lisjak</w:t>
+                <w:t xml:space="preserve">Pathological modeling of glycogen storage disease type III with CRISPR/Cas9 edited human pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rossiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Iaconcig</w:t>
+                <w:t xml:space="preserve">Pascal Fragner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vicidomini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Moretti</w:t>
+                <w:t xml:space="preserve">Manon Benabides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.08.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1163427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324300v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of three induced pluripotent stem cell lines from patients with glycogen storage disease type III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Rossiaud</w:t>
+                <w:t xml:space="preserve">Lethality rescue and long-term amelioration of a citrullinemia type I mouse model by neonatal gene-targeting combined to SaCRISPR-Cas9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Lisjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pellier</w:t>
+                <w:t xml:space="preserve">Alessandra Iaconcig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Benabides</w:t>
+                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Nissan</w:t>
+                <w:t xml:space="preserve">Antonio Vicidomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+                <w:t xml:space="preserve">Laura Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72, pp.103214. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.101103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484199v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle‐specific, liver‐detargeted adeno‐associated virus gene therapy rescues Pompe phenotype in adult and neonate Gaa −/− mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of three induced pluripotent stem cell lines from patients with glycogen storage disease type III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rossiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sellier</w:t>
+                <w:t xml:space="preserve">Emilie Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benabides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vidal</w:t>
+                <w:t xml:space="preserve">Xavier Nissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E Bertil‐froidevaux</w:t>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jimd.12625⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795500v1</w:t>
+                <w:t xml:space="preserve">hal-04484199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modeling of glycogen storage disease type III with CRISPR/Cas9 edited human pluripotent stem cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Rossiaud</w:t>
+                <w:t xml:space="preserve">Muscle‐specific, liver‐detargeted adeno‐associated virus gene therapy rescues Pompe phenotype in adult and neonate Gaa −/− mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fragner</w:t>
+                <w:t xml:space="preserve">B. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Barbon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manon Benabides</w:t>
+                <w:t xml:space="preserve">E. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bertil‐froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1163427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.119-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jimd.12625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484270v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Therapy in Patients with the Crigler–Najjar Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo D’antiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Beuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Brunetti-Pierri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 389 (7), pp.620-631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1056/NEJMoa2214084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional mini-GDE transgene corrects impairment in models of glycogen storage disease type III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valle Montalvo-Romeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Rossiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 134 (2), pp.e172018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI172018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboud Sakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (3-4), pp.245-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the Challenges Imposed by Humoral Immunity to AAV Vectors to Achieve Safe and Efficient Gene Transfer in Seropositive Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Alexandre Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novella Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2022.857276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable immunogenicity, adaptation to emerging variants, and low-dose efficacy of an AAV-based COVID-19 vaccine platform in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Zabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urja Bhatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Sanmiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, pp.2952 - 2967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymthe.2022.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semirational bioengineering of AAV vectors with increased potency and specificity for systemic gene therapy of muscle disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad El Andari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Renaud-Gabardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warut Tulalamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (38), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abn4704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAV liver gene therapy-mediated inhibition of FGF23 signaling as a therapeutic strategy for X-linked hypophosphatemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term correction of ornithine transcarbamylase deficiency in Spf-Ash mice with a translationally optimized AAV vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Leborgne</w:t>
+                <w:t xml:space="preserve">Marcelo Simon Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hilliquin</w:t>
+                <w:t xml:space="preserve">Takashi Kei Kishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia de Sabbata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/endoabs.73.OC6.2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.169 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03413999v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term correction of ornithine transcarbamylase deficiency in Spf-Ash mice with a translationally optimized AAV vector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giulia Bortolussi</w:t>
+                <w:t xml:space="preserve">AAV liver gene therapy-mediated inhibition of FGF23 signaling as a therapeutic strategy for X-linked hypophosphatemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volha Zhukouskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Jauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hilliquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.005⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/endoabs.73.OC6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324316v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03413999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of AAV8-hUGT1A1 with Rapamycin in neonatal, suckling, and juvenile rats to model treatment in pediatric CNs patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxia Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sem Aronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysbeth ten Bloemendaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Duijst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.287-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review of glycogen storage disorder type III with a focus on neuromuscular, cardiac and therapeutic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Wahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe H. Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michael Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44 (3), pp.521-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jimd.12355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboud Sakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term correction of ornithine transcarbamylase deficiency in Spf-Ash mice with a translationally optimized AAV vector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corrado Guarnaccia</w:t>
+                <w:t xml:space="preserve">Thérapie génique, une nouvelle stratégie pour l’hypophosphatémie liée à l’X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zhukouskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hilliquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.11.005⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (5), pp.255-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193757v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03413842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie génique, une nouvelle stratégie pour l’hypophosphatémie liée à l’X</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Hilliquin</w:t>
+                <w:t xml:space="preserve">A novel therapeutic strategy for skeletal disorders: Proof of concept of gene therapy for X-linked hypophosphatemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volha Zhukouskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Jauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hilliquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (44), pp.eabj5018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abj5018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.08.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03413842v1</w:t>
+                <w:t xml:space="preserve">inserm-03687057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic expression of GAA results in enhanced enzyme bioavailability in mice and non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Costa-Verdera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R Riling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayme M L Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.6393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-26744-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel therapeutic strategy for skeletal disorders: Proof of concept of gene therapy for X-linked hypophosphatemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hilliquin</w:t>
+                <w:t xml:space="preserve">SINEUP non-coding RNA targeting GDNF rescues motor deficits and neurodegeneration in a mouse model of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scarpato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Manago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.642-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abj5018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03687057v1</w:t>
+                <w:t xml:space="preserve">hal-02880797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINEUP non-coding RNA targeting GDNF rescues motor deficits and neurodegeneration in a mouse model of Parkinson's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Mereu</w:t>
+                <w:t xml:space="preserve">Rescue of Advanced Pompe Disease in Mice with Hepatic Expression of Secretable Acid α-Glucosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Cagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Puzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Jose Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Moya-Nilges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28, pp.642-652. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 28, pp.2056 - 2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2020.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.08.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02880797v1</w:t>
+                <w:t xml:space="preserve">hal-03491957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of Advanced Pompe Disease in Mice with Hepatic Expression of Secretable Acid α-Glucosidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Sellier</w:t>
+                <w:t xml:space="preserve">A Quantitative In Vitro Potency Assay for Adeno-Associated Virus Vectors Encoding for the UGT1A1 Transgene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem Aronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Moenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.250-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2020.05.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03491957v1</w:t>
+                <w:t xml:space="preserve">hal-04324346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative In Vitro Potency Assay for Adeno-Associated Virus Vectors Encoding for the UGT1A1 Transgene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giulia Bortolussi</w:t>
+                <w:t xml:space="preserve">IgG-cleaving endopeptidase enables in vivo gene therapy in the presence of anti-AAV neutralizing antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey M Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley Hanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (7), pp.1096-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-020-0911-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2020.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04324346v1</w:t>
+                <w:t xml:space="preserve">hal-03031762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG-cleaving endopeptidase enables in vivo gene therapy in the presence of anti-AAV neutralizing antibodies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Immune Responses to Adeno-Associated Virus (AAV) Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Alexandre Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mingozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-020-0911-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03031762v1</w:t>
+                <w:t xml:space="preserve">hal-04363711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Immune Responses to Adeno-Associated Virus (AAV) Vectors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liver-directed gene therapy results in long-term correction of progressive familial intrahepatic cholestasis type 3 in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Aronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duijst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. ten Bloemendaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J Hepatol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04363711v1</w:t>
+                <w:t xml:space="preserve">hal-02880785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Gene Therapy for the Treatment of Glycogen Storage Diseases Type I and Type III</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+                <w:t xml:space="preserve">Progress and challenges of gene therapy for Pompe disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mingozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/hum.2019.102⟩</w:t>
+              <w:t xml:space="preserve">Annals of translational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/atm.2019.04.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02379154v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep morphological analysis of muscle biopsies from type III glycogenesis (GSDIII), debranching enzyme deficiency, revealed stereotyped vacuolar myopathy and autophagy impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michio Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Cagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-019-0815-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver-directed gene therapy results in long-term correction of progressive familial intrahepatic cholestasis type 3 in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of Gene Therapy for the Treatment of Glycogen Storage Diseases Type I and Type III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Jauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mithieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Hepatol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.03.021⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (10), pp.1263-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2019.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880785v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02379154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and challenges of gene therapy for Pompe disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preclinical Development of an AAV8-hUGT1A1 Vector for the Treatment of Crigler-Najjar Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem Aronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of translational medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/atm.2019.04.67⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02880815v1</w:t>
+                <w:t xml:space="preserve">hal-02179298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical Development of an AAV8-hUGT1A1 Vector for the Treatment of Crigler-Najjar Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Role of Regulatory T Cell and Effector T Cell Exhaustion in Liver-Mediated Transgene Tolerance in Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poupiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Costa Verdera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualina Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.157-174. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 15, pp.83 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.12.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02179298v1</w:t>
+                <w:t xml:space="preserve">hal-02392771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Regulatory T Cell and Effector T Cell Exhaustion in Liver-Mediated Transgene Tolerance in Muscle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Dual muscle-liver transduction imposes immune tolerance for muscle transgene engraftment despite preexisting immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Li Chung Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (11), pii: 127008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.127008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.08.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02392771v1</w:t>
+                <w:t xml:space="preserve">hal-04324422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual muscle-liver transduction imposes immune tolerance for muscle transgene engraftment despite preexisting immunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Real-Time Monitoring of Exosome Enveloped-AAV Spreading by Endomicroscopy Approach: A New Tool for Gene Delivery in the Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Salvatore Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.237 - 251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.127008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04324422v1</w:t>
+                <w:t xml:space="preserve">cea-02997523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Monitoring of Exosome Enveloped-AAV Spreading by Endomicroscopy Approach: A New Tool for Gene Delivery in the Brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging Issues in AAV-Mediated In Vivo Gene Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualina Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mingozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14, pp.237-251. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 8, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2017.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04324412v1</w:t>
+                <w:t xml:space="preserve">hal-01812088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Monitoring of Exosome Enveloped-AAV Spreading by Endomicroscopy Approach: A New Tool for Gene Delivery in the Brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Piguet</w:t>
+                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.06.005⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02997523v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Issues in AAV-Mediated In Vivo Gene Therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Mingozzi</w:t>
+                <w:t xml:space="preserve">Combination Therapy Is the New Gene Therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mingozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.12-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812088v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Exposure to wild-type AAV drives distinct capsid immunity profiles in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Kuranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (12), pp.5267-5279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI122372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177709v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination Therapy Is the New Gene Therapy?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rescue of GSDIII Phenotype with Gene Transfer Requires Liver- and Muscle-Targeted GDE Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Pagliarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualina Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Costa Verdera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Jauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.12-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.890-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880814v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to wild-type AAV drives distinct capsid immunity profiles in humans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Influence of Pre-existing Anti-capsid Neutralizing and Binding Antibodies on AAV Vector Transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Masat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI122372⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977027v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pre-existing Anti-capsid Neutralizing and Binding Antibodies on AAV Vector Transduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+                <w:t xml:space="preserve">Autophagy determines efficiency of liver-directed gene therapy with adeno-associated viral vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hosel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucifora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (1), pp.252-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.29176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830017v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of GSDIII Phenotype with Gene Transfer Requires Liver- and Muscle-Targeted GDE Expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louisa Jauze</w:t>
+                <w:t xml:space="preserve">Low-dose liver targeted gene therapy for Pompe disease enhances therapeutic efficacy of ERT via immune tolerance induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Oh Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Arnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songtao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332988v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy determines efficiency of liver-directed gene therapy with adeno-associated viral vectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ronzitti</w:t>
+                <w:t xml:space="preserve">Enhanced liver gene transfer and evasion of preexisting humoral immunity with exosome-enveloped AAV vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.29176⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (23), pp.2019-2031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017010181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880988v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dose liver targeted gene therapy for Pompe disease enhances therapeutic efficacy of ERT via immune tolerance induction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Songtao Li</w:t>
+                <w:t xml:space="preserve">Rescue of Pompe disease in mice by AAV-mediated liver delivery of secretable acid alpha-glucosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Puzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Biferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. K. Paulk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2016.12.010⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (418), pp.aam6375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aam6375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432085v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced liver gene transfer and evasion of preexisting humoral immunity with exosome-enveloped AAV vectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Leborgne</w:t>
+                <w:t xml:space="preserve">Transposon-mediated Generation of Cellular and Mouse Models of Splicing Mutations to Assess the Efficacy of snRNA-based Therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Wittenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Sanatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017010181⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mtna.2016.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377508v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of Pompe disease in mice by AAV-mediated liver delivery of secretable acid alpha-glucosidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. K. Paulk</w:t>
+                <w:t xml:space="preserve">Long-term exposure to Myozyme results in a decrease of anti-drug antibodies in late-onset Pompe disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Masat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Perniconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aam6375⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.36182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881011v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to Myozyme results in a decrease of anti-drug antibodies in late-onset Pompe disease patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laforêt</w:t>
+                <w:t xml:space="preserve">Transposon-mediated Generation of Cellular and Mouse Models of Splicing Mutations to Assess the Efficacy of snRNA-based Therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Wittenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Antonio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Perniconi</w:t>
+                <w:t xml:space="preserve">Peggy Sanatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep36182⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mtna.2016.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404918v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposon-mediated Generation of Cellular and Mouse Models of Splicing Mutations to Assess the Efficacy of snRNA-based Therapeutics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A translationally optimized AAV-UGT1A1 vector drives safe and long-lasting correction of Crigler-Najjar syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.16049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mtm.2016.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7302,51 +7055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B21FBAE"/>
+    <w:nsid w:val="3E43C0DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7533,51 +7286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giuseppe-ronzitti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9184-0210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26470309X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133166597331517592666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2566-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428665v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Montalvo-Romeral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amaouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Harb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jenny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustelandt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00816-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Leva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arnoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Santarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massonot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Victoria Lem&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2024.12.043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Vie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rossiaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bortolussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Le Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth Ten Bloemendaal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101363" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana La Bella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Mihaljevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Nozi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Lisjak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iaconcig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Guarnaccia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vicidomini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benabides" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ronzitti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103214" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fragner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1163427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo D&#8217;antiga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Beuers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brunetti-Pierri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Baumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2214084" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI172018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Gross" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Tedesco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.857276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sanmiguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad El Andari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Renaud-Gabardos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warut Tulalamba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weinmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mangin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn4704" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Zhukouskaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilliquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.73.OC6.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Sabbata" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisgerault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Aronson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth ten Bloemendaal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Duijst" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bakker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230901v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Berling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafor&#234;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Labrune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michael Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12355" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Simon Sola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kei Kishimoto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhukouskaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jauze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilliquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Riling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme M L Nordin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26744-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03687057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj5018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espinoza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarpato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damiani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manago" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mereu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.08.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Cagin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Puzzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jose Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moya-Nilges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2020.05.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Moenis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco van Dijk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.06.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Alexander" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Hanby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0911-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mingozzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00670" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mithieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rajas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2019.102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414161v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Inoue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefeuvre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0815-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Aronson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bakker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duijst" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. ten Bloemendaal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.03.021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronzitti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laforet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mingozzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.04.67" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02179298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guianvarc'H" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.12.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa Verdera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Colella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.08.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324422v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Li Chung Tong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.127008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvatore Orefice" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Souchet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Braudeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piguet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.06.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02997523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2017.11.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jean-Alphonse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI122372" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Masat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.02.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pagliarani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880988v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohlen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucifora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29176" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01432085v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Oh Han" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arnson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Li" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2016.12.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377508v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881011v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puzzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Biferi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Paulk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aam6375" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perniconi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449506v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ferrarese" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Wittenberghe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtna.2016.97" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324471v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474146v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charles" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2016.49" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giuseppe-ronzitti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9184-0210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26470309X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133166597331517592666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OghfBOgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2566-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428665v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Montalvo-Romeral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Perrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amaouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Harb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jenny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustelandt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00816-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Leva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arnoldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Santarelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massonot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Victoria Lem&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2024.12.043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Vie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rossiaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172614" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bortolussi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Romain Le Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth Ten Bloemendaal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana La Bella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bertin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Mihaljevic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Nozi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101327" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fragner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benabides" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1163427" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Lisjak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iaconcig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Guarnaccia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vicidomini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moretti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ronzitti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103214" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo D&#8217;antiga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Beuers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brunetti-Pierri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Baumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2214084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI172018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Gross" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Tedesco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.857276" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sanmiguel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad El Andari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Renaud-Gabardos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warut Tulalamba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weinmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mangin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn4704" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Simon Sola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kei Kishimoto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Sabbata" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Zhukouskaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilliquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.73.OC6.2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Aronson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysbeth ten Bloemendaal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Duijst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bakker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Berling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafor&#234;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Labrune" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michael Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12355" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03413842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhukouskaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jauze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilliquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03687057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj5018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Riling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme M L Nordin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26744-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880797v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espinoza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarpato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damiani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manago" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mereu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.08.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Cagin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Puzzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jose Gomez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moya-Nilges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2020.05.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Moenis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco van Dijk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.06.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031762v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Alexander" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Hanby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0911-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mingozzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00670" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Aronson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bakker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duijst" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. ten Bloemendaal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.03.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880815v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronzitti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laforet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mingozzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.04.67" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Inoue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefeuvre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0815-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mithieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rajas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2019.102" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02179298v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guianvarc'H" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.12.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392771v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa Verdera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Colella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.08.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324422v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartolo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Li Chung Tong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.127008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02997523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvatore Orefice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Souchet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Braudeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piguet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.06.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812088v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2017.11.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880814v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977027v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jean-Alphonse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI122372" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pagliarani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.12.019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Masat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.02.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880988v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohlen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucifora" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29176" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01432085v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Oh Han" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arnson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2016.12.010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377508v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puzzo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colella" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Biferi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Paulk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aam6375" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ferrarese" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Wittenberghe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtna.2016.97" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404918v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perniconi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36182" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449506v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474146v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2016.49" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>