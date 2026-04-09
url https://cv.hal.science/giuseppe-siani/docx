--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -868,657 +868,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic variability off the South Chilean margin since the late glacial : estimation of the sea-surface reservoir 14C ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magelllanic Moorland Expansion during the Antartic cold reversal from coastal vegetation changes in the Taitao Peninsula, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618135v1</w:t>
+                <w:t xml:space="preserve">hal-00618093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system in relation to environmental changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dezileau</w:t>
+                <w:t xml:space="preserve">Climatic variability off the South Chilean margin since the late glacial : estimation of the sea-surface reservoir 14C ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Condomines</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Siani</w:t>
+                <w:t xml:space="preserve">M. Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618137v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magelllanic Moorland Expansion during the Antartic cold reversal from coastal vegetation changes in the Taitao Peninsula, Chile</w:t>
+                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system in relation to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montade</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618093v1</w:t>
+                <w:t xml:space="preserve">hal-00618137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de la végétation et du climat au cours des derniers 20.000 ans (MD 07 3088, 46°04'S; 76°05'W, 1536 m) au sud-est du Pacifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Montade</w:t>
+                <w:t xml:space="preserve">Tephrostratigraphy study in a deep-sea sediment sequence off the South Chilean Margin since the late glacial period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Combourieu--Nebout</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IAS 18th International Sedimentological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546076v1</w:t>
+                <w:t xml:space="preserve">hal-00546070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrostratigraphy study in a deep-sea sediment sequence off the South Chilean Margin since the late glacial period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements de la végétation et du climat au cours des derniers 20.000 ans (MD 07 3088, 46°04'S; 76°05'W, 1536 m) au sud-est du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu--Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAS 18th International Sedimentological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546070v1</w:t>
+                <w:t xml:space="preserve">hal-00546076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation and climate changes in Patagonia (46°S) during the last 20 kyr cal. BP from South East Pacific MD 070388 Core.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu--Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.22</w:t>
@@ -1560,64 +1560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic variability off the South Chilean margin since the late glacial: estimation of the sea-surface reservoir 14C ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS 18th International Sedimentological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1636,320 +1636,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-sea correlation paleoclimatic records using tephra layers : the case of Sapropel S1 in Central Mediterranean</w:t>
+                <w:t xml:space="preserve">Contribution of distal ash deposits to the knowledge of explosive activity of Italian volcanoes : insights for hazard zonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paterne</w:t>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Santacroce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF MedCLIVAR workshop “Oxygen isotopes as tracers of Mediterranean climate variability : linking past, present and future”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Pise, Italy</w:t>
+              <w:t xml:space="preserve">IAVCEI 2008 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406685v1</w:t>
+                <w:t xml:space="preserve">hal-00406690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of distal ash deposits to the knowledge of explosive activity of Italian volcanoes : insights for hazard zonation</w:t>
+                <w:t xml:space="preserve">Land-sea correlation paleoclimatic records using tephra layers : the case of Sapropel S1 in Central Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Santacroce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Sulpizio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Santacroce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVCEI 2008 General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">ESF MedCLIVAR workshop “Oxygen isotopes as tracers of Mediterranean climate variability : linking past, present and future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406690v1</w:t>
+                <w:t xml:space="preserve">hal-00406685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleohydrological changes in the southern Adriatic sea over the last 25,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1981,372 +1981,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude biochronologique detaillée à partir des assemblages de foraminifères planctoniques dans le sud de la mer Adriatique lors des derniers 25 ka</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea during the LGM and Heinrich events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de paléoceanographiques au Museum National d'Histoires Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU2007-A-09153</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409975v1</w:t>
+                <w:t xml:space="preserve">hal-00409214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea during the past 30 000 years</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude biochronologique detaillée à partir des assemblages de foraminifères planctoniques dans le sud de la mer Adriatique lors des derniers 25 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de paléoceanographiques au Muséum National d'Histoire Naturelle de Paris</w:t>
+              <w:t xml:space="preserve">Journée de paléoceanographiques au Museum National d'Histoires Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409217v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea during the LGM and Heinrich events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea during the past 30 000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Essallami</w:t>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2007-A-09153</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée de paléoceanographiques au Muséum National d'Histoire Naturelle de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409214v1</w:t>
+                <w:t xml:space="preserve">hal-00409217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin</w:t>
               </w:r>
@@ -2751,295 +2751,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital hydroclimate variability revealed by grain-size evidence in the tropical Pacific Islands since 140 ka</w:t>
+                <w:t xml:space="preserve">Paleoceanography of the Southeast Pacific since the late glacial from diatom and foraminiferal assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojie Tang</w:t>
+                <w:t xml:space="preserve">Elisabeth Teca Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyao Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zehua Song</w:t>
+                <w:t xml:space="preserve">Carina Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104429⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 655, pp.112515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529499v1</w:t>
+                <w:t xml:space="preserve">hal-04746369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoceanography of the Southeast Pacific since the late glacial from diatom and foraminiferal assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orbital hydroclimate variability revealed by grain-size evidence in the tropical Pacific Islands since 140 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojie Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Teca Oliva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+                <w:t xml:space="preserve">Zhengyao Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Crosta</w:t>
+                <w:t xml:space="preserve">Lina Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Lange</w:t>
+                <w:t xml:space="preserve">Zehua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 655, pp.112515. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.104429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746369v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine reservoir ages for coastal West Africa</w:t>
               </w:r>
@@ -3689,1095 +3689,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Holocene current patterns in the northern Patagonian fjords recorded by sediment drifts in Aysén Fjord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Duhamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t>
+                <w:t xml:space="preserve">Marlies Wermersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+                <w:t xml:space="preserve">David van Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galderic Lastras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227533v1</w:t>
+                <w:t xml:space="preserve">hal-04462097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post–glacial tephrochronology record off the Chilean continental margin (∼41° S)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Consuelo Martínez Fontaine</w:t>
+                <w:t xml:space="preserve">Mediterranean faunal evolution and biochronological events during the last 24 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Villarosa</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.101997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.101997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03231295v1</w:t>
+                <w:t xml:space="preserve">hal-03230202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene current patterns in the northern Patagonian fjords recorded by sediment drifts in Aysén Fjord</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Lamy</w:t>
+                <w:t xml:space="preserve">Post–glacial tephrochronology record off the Chilean continental margin (∼41° S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Martínez Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Villarosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106604⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.106928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462097v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean faunal evolution and biochronological events during the last 24 kyr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonda Zouari</w:t>
+                <w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Boussetta</w:t>
+                <w:t xml:space="preserve">Maxence Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+                <w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thil</w:t>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 165, pp.101997. </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.101997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230202v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass shard K-Ar dating of the Chalupas caldera major eruption: Main Pleistocene stratigraphic marker of the Ecuadorian volcanic arc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101053⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495470v1</w:t>
+                <w:t xml:space="preserve">hal-02624107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo‐Turbidites in Aysén Fjord (Southern Chile) Reveal a Complex Pattern of Rupture Modes Along the 1960 Megathrust Earthquake Segment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katleen Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Daele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Moernaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JB019405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ventilation and Expansion of Intermediate and Deep Waters in the Southeast Pacific During the Last Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Haddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Licari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dewilde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019PA003743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624107v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilation and Expansion of Intermediate and Deep Waters in the Southeast Pacific During the Last Termination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Licari</w:t>
+                <w:t xml:space="preserve">Glass shard K-Ar dating of the Chalupas caldera major eruption: Main Pleistocene stratigraphic marker of the Ecuadorian volcanic arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dewilde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (7), </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019PA003743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916001v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilation of the Deep Ocean Carbon Reservoir During the Last Deglaciation: Results From the Southeast Pacific</w:t>
               </w:r>
@@ -5025,191 +5025,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Event Record of Aysén Fjord (Chilean Patagonia): An Interplay of Volcanic Eruptions and Crustal and Megathrust Earthquakes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Changes in latitudinal sea surface temperature gradients along the Southern Chilean margin since the last glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Abdeldjalyl Haddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB014573⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.62 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791462v1</w:t>
+                <w:t xml:space="preserve">hal-01890530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced ocean-atmosphere carbon partitioning via the carbonate counter pump during the last deglacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,785 +5229,773 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04625-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic influence of Mt. Fuji on the watershed of Lake Motosu and its impact on the lacustrine sedimentary record</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
+                <w:t xml:space="preserve">Holocene Event Record of Aysén Fjord (Chilean Patagonia): An Interplay of Volcanic Eruptions and Crustal and Megathrust Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galderic Lastras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.11.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.324 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791158v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+                <w:t xml:space="preserve">Volcanic influence of Mt. Fuji on the watershed of Lake Motosu and its impact on the lacustrine sedimentary record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lamair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.200 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713452v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in latitudinal sea surface temperature gradients along the Southern Chilean margin since the last glacial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Abdeldjalyl Haddam</w:t>
+                <w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01890530v1</w:t>
+                <w:t xml:space="preserve">hal-01713452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t>
+                <w:t xml:space="preserve">High-resolution regional modelling of natural and anthropogenic radiocarbon in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
+                <w:t xml:space="preserve">M. Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Montagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+                <w:t xml:space="preserve">J.C. Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Douville</w:t>
+                <w:t xml:space="preserve">Anne Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Wienberg</w:t>
+                <w:t xml:space="preserve">P. Montagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (5), pp.1197-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-1197-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485283v1</w:t>
+                <w:t xml:space="preserve">hal-01517097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution regional modelling of natural and anthropogenic radiocarbon in the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ayache</w:t>
+                <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Dutay</w:t>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+                <w:t xml:space="preserve">Eric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Montagna</w:t>
+                <w:t xml:space="preserve">Claudia Wienberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (5), pp.1197-1213. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-14-1197-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517097v1</w:t>
+                <w:t xml:space="preserve">hal-01485283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraminiferal εNd in the deep north-western subtropical Pacific Ocean: Tracing changes in weathering input over the last 30,000 years</w:t>
               </w:r>
@@ -6033,51 +6033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 470, pp.55 - 66. </w:t>
@@ -6662,77 +6662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleconnection between the Intertropical Convergence Zone and southern westerly winds throughout the last deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6790,1434 +6790,1434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic ash hazard in the Central Mediterranean assessed from geological data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Miocene to early Pliocene climate variability off NW Africa (ODP 659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Caron</w:t>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dellino</w:t>
+                <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mele</w:t>
+                <w:t xml:space="preserve">C. Skonieckzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76, pp.866. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.81-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-014-0866-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065894v1</w:t>
+                <w:t xml:space="preserve">hal-00958015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Miocene to early Pliocene climate variability off NW Africa (ODP 659)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z.F. Liu</w:t>
+                <w:t xml:space="preserve">Volcanic ash hazard in the Central Mediterranean assessed from geological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blamart</w:t>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Skonieckzny</w:t>
+                <w:t xml:space="preserve">P. Dellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.02.015⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-014-0866-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00958015v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes in the southern Central Mediterranean from a direct land–sea correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon isotope records reveal precise timing of enhanced Southern Ocean upwelling during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+                <w:t xml:space="preserve">Ricardo de Pol-Holz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Dormoy</w:t>
+                <w:t xml:space="preserve">Thomas DeVries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-767-2013⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812040v1</w:t>
+                <w:t xml:space="preserve">hal-01495322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North–south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seemingly divergent sea surface temperature proxy records in the central Mediterranean during the last deglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9, pp.2043 - 2071. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1375-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614430v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seemingly divergent sea surface temperature proxy records in the central Mediterranean during the last deglacial</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">North–south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Colombaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (3), pp.1375-1383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-1375-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9, pp.2043 - 2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839618v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Holocene climate variability on the Adriatic paleohydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.499-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleohydrology reconstruction and Holocene climate variability in the South Adriatic Sea</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9, pp.499-515. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 9: (5), pp.2023-2042 (IF 3,556). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861199v1</w:t>
+                <w:t xml:space="preserve">hal-00865514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Vegetation and climate changes during the last 22,000 yr from a marine core near Taitao Peninsula, southern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Dormoy</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 369:, pp.335-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00865514v1</w:t>
+                <w:t xml:space="preserve">hal-00744557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate changes during the last 22,000 yr from a marine core near Taitao Peninsula, southern Chile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Haberle</w:t>
+                <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 ((1):), pp.65-74 (IF 1,089). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00744557v1</w:t>
+                <w:t xml:space="preserve">hal-00817091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleohydrology reconstruction and Holocene climate variability in the South Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.6494⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.499-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00817091v1</w:t>
+                <w:t xml:space="preserve">hal-00861199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8288,1485 +8288,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Resolution Coral-Based Δ14C Record of Surface Water Processes in the Western Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes in the southern Central Mediterranean from a direct land–sea correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tisnerat-Laborde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Montagna</w:t>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm Mcculloch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergio Silenzi</w:t>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033822200048530⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.767-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-767-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501859v1</w:t>
+                <w:t xml:space="preserve">hal-00812040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High-Resolution Coral-Based Δ14C Record of Surface Water Processes in the Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+                <w:t xml:space="preserve">Malcolm Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Colombaroli</w:t>
+                <w:t xml:space="preserve">Sergio Silenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1617-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200048530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861167v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seemingly divergent sea surface temperature proxy records in the central Mediterranean during the last deglaciation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Genty</w:t>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kallel</w:t>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Essallami</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Colombaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (3), pp.1375-1383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-1375-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9, pp.2043-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614434v1</w:t>
+                <w:t xml:space="preserve">hal-00861167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotope records reveal precise timing of enhanced Southern Ocean upwelling during the last deglaciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seemingly divergent sea surface temperature proxy records in the central Mediterranean during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo de Pol-Holz</w:t>
+                <w:t xml:space="preserve">D. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas DeVries</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms3758⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1375-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495322v1</w:t>
+                <w:t xml:space="preserve">hal-03614434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7000 years of paleostorm activity in the NW Mediterranean Sea in response to Holocene climate events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+                <w:t xml:space="preserve">Late Pleistocene-Holocene tephrostratigrphical record from Ionian Sea: insight for activity of Italian volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.002⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311-314, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760909v1</w:t>
+                <w:t xml:space="preserve">hal-01471732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing precipitation changes in northeastern Africa during the Quaternary by clay mineralogical and geochemical investigations of Nile deep-sea fan sediments.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Siani</w:t>
+                <w:t xml:space="preserve">Late Pleistocene to Holocene tephrostratigraphic record from the Northern Ionian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.009⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311-314, pp.41 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750954v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene to Holocene tephrostratigraphic record from the Northern Ionian Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Paterne</w:t>
+                <w:t xml:space="preserve">7000 years of paleostorm activity in the NW Mediterranean Sea in response to Holocene climate events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Briqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634466v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene-Holocene tephrostratigrphical record from Ionian Sea: insight for activity of Italian volcanoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Caron</w:t>
+                <w:t xml:space="preserve">Reconstructing precipitation changes in northeastern Africa during the Quaternary by clay mineralogical and geochemical investigations of Nile deep-sea fan sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 311-314, pp.41-51. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57:, pp.58-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471732v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of the Nile suspended discharges during the last 1.75Myr</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">Tephrostratigraphy, chronology and climatic events of the Mediterranean basin during the Holocene : an overview.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Paterne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+                <w:t xml:space="preserve">N. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 ((1-2):), pp.33-52 (IF 2.481)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498129v1</w:t>
+                <w:t xml:space="preserve">hal-00509144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrostratigraphy of a deep-sea sediment sequence off the south Chilean margin : new insight on the Hudson volcanic activity since the last glacial period</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variations of the Nile suspended discharges during the last 1.75Myr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 311 (3-4), pp.230-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618088v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrostratigraphy, chronology and climatic events of the Mediterranean basin during the Holocene : an overview.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Cioni</w:t>
+                <w:t xml:space="preserve">Tephrostratigraphy of a deep-sea sediment sequence off the south Chilean margin : new insight on the Hudson volcanic activity since the last glacial period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 ((1-2):), pp.33-52 (IF 2.481)</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, accepté (IF 1,941)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509144v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tephrostratigraphy, chronology and climatic events of the Mediterranean basin during the Holocene: An overview</w:t>
               </w:r>
@@ -10014,1186 +10014,1186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Glacial to Holocene planktic foraminifera bioevents and climatic record in the South Adriatic Sea.</w:t>
+                <w:t xml:space="preserve">Late Glacial to Holocene terrigenous sediment record in the Northern Patagonian margin : paleoclimate implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.1360⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297 (1), pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509131v1</w:t>
+                <w:t xml:space="preserve">hal-00509813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Clay minerals and geochemistry record from northwest Mediterranean coastal lagoon sequence: Implications for paleostorm reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Briqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 228 (3-4), pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033822200045057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00481872v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Holocene to Pleistocene tephrostratigraphic record of Lake Ohrid (Albania)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
+                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.03.007⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (1), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200045057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634469v1</w:t>
+                <w:t xml:space="preserve">hal-00481872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the East Asian monsoon rainfall changes on the erosion of the Mekong River basin over the past 25,000 yr.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">The Late Holocene to Pleistocene tephrostratigraphic record of Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhifei Liu</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Santacroce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (6), pp.453 - 466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2010.01.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00493043v1</w:t>
+                <w:t xml:space="preserve">hal-03634469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals and geochemistry record from northwest Mediterranean coastal lagoon sequence: Implications for paleostorm reconstruction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the East Asian monsoon rainfall changes on the erosion of the Mekong River basin over the past 25,000 yr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 271 (1-2), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2010.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.04.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00512614v1</w:t>
+                <w:t xml:space="preserve">hal-00493043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Glacial to Holocene terrigenous sediment record in the Northern Patagonian margin : paleoclimate implications</w:t>
+                <w:t xml:space="preserve">Late Glacial to Holocene planktic foraminifera bioevents and climatic record in the South Adriatic Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 297 (1), pp.26-36. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.808-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.1360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509813v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Northern African monsoon between 6.2 and 4.9 Ma and possible relationships with Late Miocene events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">The Y-3 tephra: A Last Glacial stratigraphic marker for the central Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Giunta</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 177 (1), pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412151v1</w:t>
+                <w:t xml:space="preserve">hal-02498109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Y-3 tephra: A Last Glacial stratigraphic marker for the central Mediterranean basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Sulpizio</w:t>
+                <w:t xml:space="preserve">Reconstruction of Northern African monsoon between 6.2 and 4.9 Ma and possible relationships with Late Miocene events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Giaccio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Paterne</w:t>
+                <w:t xml:space="preserve">F. Seguenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.08.017⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (11), pp.749-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498109v1</w:t>
+                <w:t xml:space="preserve">hal-00412151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 90,000–200,000 yrs marine tephra record of Italian volcanic activity in the Central Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 177 (1), pp.187-196. </w:t>
@@ -11237,343 +11237,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea over the last 30,000 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea over the last 30,000 years.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Siani</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8 (7), pp.n/a-n/a. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.Q07002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007GC001587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427327v1</w:t>
+                <w:t xml:space="preserve">hal-00376528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea over the last 30,000 years.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea over the last 30,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8 (7), pp.Q07002. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007GC001587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376528v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of marine tephrochronology to paleoclimatic studies : The example of the Central Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Vulcanologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (1-2), pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11592,354 +11592,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late quaternary weathering and erosion of the eastern Tibetan Plateau and the Mekong Basin and the East Asian monsoon evolution recorded by sediments from the South China Sea</w:t>
+                <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-F. Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Blamart</w:t>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bassinot</w:t>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bulletin of mineralogy petrology and geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.316-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323635v1</w:t>
+                <w:t xml:space="preserve">hal-00350166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Frank</w:t>
+                <w:t xml:space="preserve">Late quaternary weathering and erosion of the eastern Tibetan Plateau and the Mekong Basin and the East Asian monsoon evolution recorded by sediments from the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">bulletin of mineralogy petrology and geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.30-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00350166v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tephrostratigraphy study for the last 18,000 C years in a deep-sea sediment sequence for the South Adriatic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sbrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12115,51 +12115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean Sea Surface Radiocarbon Reservoir Age Changes Since the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12230,338 +12230,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of S1, the most recent sapropel in the eastern Mediterranean Sea, as indicated by accelerator mass spectrometry radiocarbon and geochemical evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiocarbon Reservoir Ages in the Mediterranean Sea and Black Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mercone</w:t>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thomson</w:t>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Croudace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Paterne</w:t>
+                <w:t xml:space="preserve">Bernard Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 15 (3), pp.336-347. </w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42 (2), pp.271-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/1999PA000397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200059075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497998v1</w:t>
+                <w:t xml:space="preserve">hal-02497018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Reservoir Ages in the Mediterranean Sea and Black Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duration of S1, the most recent sapropel in the eastern Mediterranean Sea, as indicated by accelerator mass spectrometry radiocarbon and geochemical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Arnold</w:t>
+                <w:t xml:space="preserve">D. Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bard</w:t>
+                <w:t xml:space="preserve">J. Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Métivier</w:t>
+                <w:t xml:space="preserve">I. Croudace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 42 (2), pp.271-280. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15 (3), pp.336-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033822200059075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/1999PA000397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497018v1</w:t>
+                <w:t xml:space="preserve">hal-02497998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-resolution record of the Last Deglaciation in the Central Mediterranean sea: Palaeovegetation and palaeohydrological evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12678,77 +12678,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Turon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12792,51 +12792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes at the southernmost tip of the Central Mediterranean from a direct land-sea correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13186,51 +13186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pourtout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;pulcre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaye Isguder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu--Nebout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paterne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santacroce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sulpizio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna&#8208;jamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyao Lu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Song" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Song" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104429" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Teca Oliva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112515" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maestrati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-345-2023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2023-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Mart&#237;nez Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pe&#241;a-Araya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Villarosa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106928" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wermersche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Rooij" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galderic Lastras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106604" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Zouari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101997" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Licari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003743" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol&#8208;holz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Reyes&#8208;macaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003613" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089446v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemieux-Dudon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.05.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791462v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014573" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791158v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517097v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayache" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouchet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1197-2017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319270v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Daele" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moernaut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vandoome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Haddam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cortese" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bostock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002946" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJK6P6H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0866-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839618v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1375-2013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-499-2013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861199v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501859v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silenzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048530" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kallel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Essallami" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495322v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3758" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750954v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.009" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BGSPZNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sulpizio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zanchetta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paterne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.04.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498129v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.09.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL30713R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618088v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509144v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roberts" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203760v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610377531" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608316v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509131v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1360" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCNC19D5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634469v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santacroce" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.03.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493043v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.01.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D36QT0W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509813v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.07.011" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TRCLF19-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412151v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguenia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giunta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498109v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giaccio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.017" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRK72K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498097v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.11.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2WZ1RKD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427327v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Sicre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001587" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376528v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380373v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498073v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4364P5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880728v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000575" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498153v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbrana" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063649" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497998v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercone" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croudace" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999PA000397" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497018v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200059075" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497982v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(97)00039-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV18WQ43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416043v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pourtout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;pulcre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaye Isguder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu--Nebout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sulpizio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santacroce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paterne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna&#8208;jamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Teca Oliva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112515" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Tang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyao Lu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Song" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Song" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maestrati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-345-2023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2023-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Mart&#237;nez Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pe&#241;a-Araya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wermersche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Rooij" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galderic Lastras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106604" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Zouari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101997" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Villarosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Licari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003743" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol&#8208;holz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Reyes&#8208;macaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003613" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089446v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemieux-Dudon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.05.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014573" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1197-2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319270v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Daele" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moernaut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vandoome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Haddam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cortese" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bostock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002946" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJK6P6H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065894v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0866-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495322v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3758" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839618v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1375-2013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115422v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-499-2013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861199v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501859v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silenzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048530" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614434v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kallel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Essallami" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471732v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.04.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634466v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sulpizio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zanchetta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paterne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750954v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BGSPZNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509144v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roberts" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498129v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.09.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL30713R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203760v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610377531" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608316v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.07.011" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TRCLF19-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634469v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santacroce" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.03.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493043v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.01.013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D36QT0W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1360" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCNC19D5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giaccio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.017" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRK72K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412151v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguenia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giunta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498097v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.11.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2WZ1RKD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376528v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001587" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427327v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Sicre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380373v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498073v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4364P5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880728v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000575" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498153v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbrana" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063649" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497018v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200059075" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497998v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercone" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croudace" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999PA000397" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497982v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(97)00039-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV18WQ43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416043v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>