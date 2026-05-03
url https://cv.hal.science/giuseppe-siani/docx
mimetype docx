--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,12846 +66,12980 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability of the Deep‐Water Inputs From the Adriatic and Aegean Seas Over the Period of Sapropel S1 Deposition Based on Foraminiferal Nd Isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025gl118971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Seawater Nd Isotope Signatures Extracted From Foraminiferal Shells and Authigenic Phases From Volcanogenic Sediments of the Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Pinna‐jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gc011992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in the deep-water masses of the Eastern Mediterranean Sea during the last interglacial maximum - New constraints from neodymium isotopes in foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 360, pp.109391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleoceanography of the Southeast Pacific since the late glacial from diatom and foraminiferal assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Teca Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 655, pp.112515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbital hydroclimate variability revealed by grain-size evidence in the tropical Pacific Islands since 140 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojie Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyao Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.104429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine reservoir ages for coastal West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maestrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gofas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dewilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.345-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-5-345-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine reservoir ages for coastal West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maestrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gofas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dewilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.345-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-2023-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOOM! Tephrochronological dataset and exploration tool of the Southern (33–46° S) and Austral (49–55° S) volcanic zones of the Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Martínez Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Peña-Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 316, pp.108254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author Correction: Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vadsaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-28159-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03993152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vadsaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.8466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12055-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post–glacial tephrochronology record off the Chilean continental margin (∼41° S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Martínez Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Villarosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.106928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Holocene current patterns in the northern Patagonian fjords recorded by sediment drifts in Aysén Fjord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies Wermersche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galderic Lastras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterranean faunal evolution and biochronological events during the last 24 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.101997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.101997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glass shard K-Ar dating of the Chalupas caldera major eruption: Main Pleistocene stratigraphic marker of the Ecuadorian volcanic arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismo‐Turbidites in Aysén Fjord (Southern Chile) Reveal a Complex Pattern of Rupture Modes Along the 1960 Megathrust Earthquake Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Moernaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventilation and Expansion of Intermediate and Deep Waters in the Southeast Pacific During the Last Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Licari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dewilde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019PA003743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventilation of the Deep Ocean Carbon Reservoir During the Last Deglaciation: Results From the Southeast Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Martínez Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo de Pol‐holz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharma Reyes‐macaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (12), pp.2080-2097 (IF 2,528). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019PA003613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of a Tephra-Based Multi-Archive Coherent Chronological Framework 1 for the Last 2 Deglaciation in the Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemieux-Dudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in latitudinal sea surface temperature gradients along the Southern Chilean margin since the last glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Abdeldjalyl Haddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.62 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene Event Record of Aysén Fjord (Chilean Patagonia): An Interplay of Volcanic Eruptions and Crustal and Megathrust Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galderic Lastras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.324 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced ocean-atmosphere carbon partitioning via the carbonate counter pump during the last deglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04625-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcanic influence of Mt. Fuji on the watershed of Lake Motosu and its impact on the lacustrine sedimentary record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lamair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.200 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wienberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution regional modelling of natural and anthropogenic radiocarbon in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (5), pp.1197-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-1197-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foraminiferal εNd in the deep north-western subtropical Pacific Ocean: Tracing changes in weathering input over the last 30,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 470, pp.55 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving past sea surface temperature reconstructions from the Southern Hemisphere oceans using planktonic foraminiferal census data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Haddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Bostock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 ((6):), pp.822-837 (IF 3,738). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016PA002946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Quaternary evolution of Lago Castor (Chile, 45.6°S) : timing of the deglaciation in northern Patagonia and evolution of the westerlies during the last 17 kyr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moernaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Vandoome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133: (130-146 (IF 4,572))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental changes, climate and anthropogenic impact in southern-eastern Tunisia during the last 8 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.1339-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1339-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate forcing of terrigenous sediment input to the central Mediterranean Sea since the early Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 422:, pp.442:23-35 (IF 2,525). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teleconnection between the Intertropical Convergence Zone and southern westerly winds throughout the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (8), pp.43(8):735-738 (IF 4,638). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G36745.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcanic ash hazard in the Central Mediterranean assessed from geological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-014-0866-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Miocene to early Pliocene climate variability off NW Africa (ODP 659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skonieckzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon isotope records reveal precise timing of enhanced Southern Ocean upwelling during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo de Pol-Holz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas DeVries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes in the southern Central Mediterranean from a direct land–sea correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.767-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-767-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">North–south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Colombaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.2043 - 2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seemingly divergent sea surface temperature proxy records in the central Mediterranean during the last deglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1375-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the Holocene climate variability on the Adriatic paleohydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.499-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleohydrology reconstruction and Holocene climate variability in the South Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.499-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 ((1):), pp.65-74 (IF 1,089). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9: (5), pp.2023-2042 (IF 3,556). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vegetation and climate changes during the last 22,000 yr from a marine core near Taitao Peninsula, southern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 369:, pp.335-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1065-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1065-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A High-Resolution Coral-Based Δ14C Record of Surface Water Processes in the Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Silenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1617-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200048530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colombaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.2043-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seemingly divergent sea surface temperature proxy records in the central Mediterranean during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1375-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Pleistocene to Holocene tephrostratigraphic record from the Northern Ionian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311-314, pp.41 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Pleistocene-Holocene tephrostratigrphical record from Ionian Sea: insight for activity of Italian volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311-314, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7000 years of paleostorm activity in the NW Mediterranean Sea in response to Holocene climate events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Briqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing precipitation changes in northeastern Africa during the Quaternary by clay mineralogical and geochemical investigations of Nile deep-sea fan sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57:, pp.58-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations of the Nile suspended discharges during the last 1.75Myr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 311 (3-4), pp.230-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tephrostratigraphy of a deep-sea sediment sequence off the south Chilean margin : new insight on the Hudson volcanic activity since the last glacial period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, accepté (IF 1,941)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tephrostratigraphy, chronology and climatic events of the Mediterranean basin during the Holocene : an overview.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 ((1-2):), pp.33-52 (IF 2.481)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tephrostratigraphy, chronology and climatic events of the Mediterranean basin during the Holocene: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Eastwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.33-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683610377531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tephrostratigraphy, chronology and climatic events of the Mediterranean basin during the Holocene: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Eastwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.33-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683610377531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Glacial to Holocene terrigenous sediment record in the Northern Patagonian margin : paleoclimate implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297 (1), pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay minerals and geochemistry record from northwest Mediterranean coastal lagoon sequence: Implications for paleostorm reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Briqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 228 (3-4), pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Glacial to Holocene planktic foraminifera bioevents and climatic record in the South Adriatic Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.808-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.1360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (1), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200045057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Late Holocene to Pleistocene tephrostratigraphic record of Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Santacroce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (6), pp.453 - 466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the East Asian monsoon rainfall changes on the erosion of the Mekong River basin over the past 25,000 yr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 271 (1-2), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2010.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of Northern African monsoon between 6.2 and 4.9 Ma and possible relationships with Late Miocene events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seguenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (11), pp.749-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Y-3 tephra: A Last Glacial stratigraphic marker for the central Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 177 (1), pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 90,000–200,000 yrs marine tephra record of Italian volcanic activity in the Central Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 177 (1), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea over the last 30,000 years.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.Q07002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GC001587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea over the last 30,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GC001587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of marine tephrochronology to paleoclimatic studies : The example of the Central Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Vulcanologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (1-2), pp.47-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.316-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late quaternary weathering and erosion of the eastern Tibetan Plateau and the Mekong Basin and the East Asian monsoon evolution recorded by sediments from the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bulletin of mineralogy petrology and geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.30-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tephrostratigraphy study for the last 18,000 C years in a deep-sea sediment sequence for the South Adriatic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sbrana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (23-24), pp.2485-2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2004.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of benthic transport processes on abrupt climatic changes recorded in deep-sea sediments: A time-dependent modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 107 (C11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000JC000575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterranean Sea Surface Radiocarbon Reservoir Age Changes Since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sbrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 294 (5548), pp.1917-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1063649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duration of S1, the most recent sapropel in the eastern Mediterranean Sea, as indicated by accelerator mass spectrometry radiocarbon and geochemical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Croudace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15 (3), pp.336-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999PA000397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiocarbon Reservoir Ages in the Mediterranean Sea and Black Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42 (2), pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200059075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A high-resolution record of the Last Deglaciation in the Central Mediterranean sea: Palaeovegetation and palaeohydrological evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (4-5), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0277-3791(97)00039-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating I/Ca ratio in planktic foraminifera: an integrated approach in the Mediterranean Sea and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guarinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine tephra offshore Ecuador and Southern Colombia: first trench-to-arc correlations and implication for the magnitude of major eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario de presentación de resultados del LMI SVAN y perspectivas futuras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past changes in Atlantic Ocean circulation at intermediate water depths from micropaleontological and geochemical proxies since the last glacial maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Pourtout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sépulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Licari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03938191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGES-OSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene climate change and landscape evolution in the Mediterranean-Saharan transition area of Southern Tunisia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Pollen Database Meeting and training workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccolithophore and foraminifera paleoproductivity changes related to wind-driven upwellings in the SE Pacific since the LGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchamp-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulaye Isguder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magelllanic Moorland Expansion during the Antartic cold reversal from coastal vegetation changes in the Taitao Peninsula, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic variability off the South Chilean margin since the late glacial : estimation of the sea-surface reservoir 14C ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system in relation to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrostratigraphy study in a deep-sea sediment sequence off the South Chilean Margin since the late glacial period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Changements de la végétation et du climat au cours des derniers 20.000 ans (MD 07 3088, 46°04'S; 76°05'W, 1536 m) au sud-est du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu--Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAS 18th International Sedimentological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546070v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de la végétation et du climat au cours des derniers 20.000 ans (MD 07 3088, 46°04'S; 76°05'W, 1536 m) au sud-est du Pacifique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Tephrostratigraphy study in a deep-sea sediment sequence off the South Chilean Margin since the late glacial period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IAS 18th International Sedimentological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546076v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation and climate changes in Patagonia (46°S) during the last 20 kyr cal. BP from South East Pacific MD 070388 Core.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu--Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic variability off the South Chilean margin since the late glacial: estimation of the sea-surface reservoir 14C ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS 18th International Sedimentological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of distal ash deposits to the knowledge of explosive activity of Italian volcanoes : insights for hazard zonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Santacroce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI 2008 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land-sea correlation paleoclimatic records using tephra layers : the case of Sapropel S1 in Central Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Santacroce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF MedCLIVAR workshop “Oxygen isotopes as tracers of Mediterranean climate variability : linking past, present and future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleohydrological changes in the southern Adriatic sea over the last 25,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF MedCLIVAR workshop on “Oxygen isotopes as tracers of Mediterranean climate variability : linking past, present and future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea during the LGM and Heinrich events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2007-A-09153</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude biochronologique detaillée à partir des assemblages de foraminifères planctoniques dans le sud de la mer Adriatique lors des derniers 25 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de paléoceanographiques au Museum National d'Histoires Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea during the past 30 000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de paléoceanographiques au Muséum National d'Histoire Naturelle de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.F. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Himalaya-Karakoram-Tibet Workshop (HKT20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413513v1</w:t>
-              </w:r>
-[...10174 lines deleted...]
-                <w:t xml:space="preserve">hal-02497982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes at the southernmost tip of the Central Mediterranean from a direct land-sea correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M A Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12915,131 +13049,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion de l'Himalaya : témoins fidèles des changements des moussons asiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId415"/>
+      <w:footerReference w:type="default" r:id="rId418"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13186,51 +13320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pourtout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;pulcre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaye Isguder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu--Nebout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sulpizio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santacroce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paterne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna&#8208;jamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Teca Oliva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112515" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Tang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyao Lu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Song" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Song" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maestrati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-345-2023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2023-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Mart&#237;nez Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pe&#241;a-Araya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wermersche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Rooij" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galderic Lastras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106604" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Zouari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101997" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Villarosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Licari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003743" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol&#8208;holz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Reyes&#8208;macaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003613" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089446v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemieux-Dudon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.05.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014573" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1197-2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319270v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Daele" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moernaut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vandoome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Haddam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cortese" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bostock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002946" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJK6P6H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065894v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0866-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495322v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3758" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839618v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1375-2013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115422v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-499-2013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861199v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501859v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silenzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048530" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614434v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kallel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Essallami" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471732v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.04.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634466v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sulpizio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zanchetta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paterne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750954v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BGSPZNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509144v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roberts" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498129v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.09.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL30713R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203760v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610377531" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608316v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.07.011" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TRCLF19-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634469v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santacroce" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.03.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493043v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.01.013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D36QT0W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1360" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCNC19D5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giaccio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.017" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRK72K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412151v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguenia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giunta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498097v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.11.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2WZ1RKD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376528v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001587" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427327v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Sicre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380373v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498073v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4364P5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880728v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000575" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498153v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbrana" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063649" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497018v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200059075" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497998v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercone" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croudace" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999PA000397" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497982v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(97)00039-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV18WQ43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416043v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl118971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna&#8208;jamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Teca Oliva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112515" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Tang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyao Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104429" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maestrati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-345-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2023-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Mart&#237;nez Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pe&#241;a-Araya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Morvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Villarosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wermersche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Rooij" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galderic Lastras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Zouari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Licari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003743" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol&#8208;holz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Reyes&#8208;macaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003613" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemieux-Dudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.05.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014573" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1197-2017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Haddam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cortese" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bostock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002946" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319270v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Daele" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moernaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vandoome" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJK6P6H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sulpizio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0866-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495322v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3758" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839618v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1375-2013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paterne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-499-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861199v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silenzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048530" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kallel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Essallami" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634466v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sulpizio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zanchetta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paterne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.04.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471732v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750954v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BGSPZNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498129v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.09.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL30713R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509144v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roberts" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203760v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610377531" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509813v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.07.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TRCLF19-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509131v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1360" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCNC19D5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634469v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santacroce" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.03.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.01.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D36QT0W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412151v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguenia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giunta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498109v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giaccio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRK72K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.11.028" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2WZ1RKD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376528v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001587" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Sicre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380373v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498073v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4364P5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880728v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000575" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498153v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbrana" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063649" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497998v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercone" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croudace" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999PA000397" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497018v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200059075" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497982v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(97)00039-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV18WQ43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pourtout" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;pulcre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11399" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464684v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaye Isguder" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618093v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618135v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546076v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu--Nebout" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546070v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546085v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546072v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406690v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santacroce" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406685v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408385v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409214v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409975v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409217v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416043v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>