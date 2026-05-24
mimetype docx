--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoceanography of the Southeast Pacific since the late glacial from diatom and foraminiferal assemblages</w:t>
+                <w:t xml:space="preserve">Orbital hydroclimate variability revealed by grain-size evidence in the tropical Pacific Islands since 140 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Teca Oliva</w:t>
+                <w:t xml:space="preserve">Xiaojie Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Crosta</w:t>
+                <w:t xml:space="preserve">Zhengyao Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Lange</w:t>
+                <w:t xml:space="preserve">Lina Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112515⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.104429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746369v1</w:t>
+                <w:t xml:space="preserve">hal-04529499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital hydroclimate variability revealed by grain-size evidence in the tropical Pacific Islands since 140 ka</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleoceanography of the Southeast Pacific since the late glacial from diatom and foraminiferal assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+                <w:t xml:space="preserve">Elisabeth Teca Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyao Lu</w:t>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Song</w:t>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zehua Song</w:t>
+                <w:t xml:space="preserve">Carina Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 236, pp.104429. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 655, pp.112515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529499v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine reservoir ages for coastal West Africa</w:t>
               </w:r>
@@ -861,70 +861,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (2), pp.345-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gchron-5-345-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gchron-2023-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498613v1</w:t>
+                <w:t xml:space="preserve">hal-04420390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine reservoir ages for coastal West Africa</w:t>
               </w:r>
@@ -995,70 +995,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (2), pp.345-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gchron-2023-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gchron-5-345-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420390v1</w:t>
+                <w:t xml:space="preserve">hal-04498613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOOM! Tephrochronological dataset and exploration tool of the Southern (33–46° S) and Austral (49–55° S) volcanic zones of the Andes</w:t>
               </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Villarosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2110,338 +2110,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo‐Turbidites in Aysén Fjord (Southern Chile) Reveal a Complex Pattern of Rupture Modes Along the 1960 Megathrust Earthquake Segment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katleen Wils</w:t>
+                <w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten van Daele</w:t>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Kissel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB019405⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987192v1</w:t>
+                <w:t xml:space="preserve">hal-02624107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">Seismo‐Turbidites in Aysén Fjord (Southern Chile) Reveal a Complex Pattern of Rupture Modes Along the 1960 Megathrust Earthquake Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Revel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+                <w:t xml:space="preserve">Jasper Moernaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624107v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilation and Expansion of Intermediate and Deep Waters in the Southeast Pacific During the Last Termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Haddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,51 +2540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Martínez Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo de Pol‐holz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2776,709 +2776,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in latitudinal sea surface temperature gradients along the Southern Chilean margin since the last glacial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kaiser</w:t>
+                <w:t xml:space="preserve">Holocene Event Record of Aysén Fjord (Chilean Patagonia): An Interplay of Volcanic Eruptions and Crustal and Megathrust Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galderic Lastras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.324 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890530v1</w:t>
+                <w:t xml:space="preserve">hal-01791462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Event Record of Aysén Fjord (Chilean Patagonia): An Interplay of Volcanic Eruptions and Crustal and Megathrust Earthquakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Lamy</w:t>
+                <w:t xml:space="preserve">Enhanced ocean-atmosphere carbon partitioning via the carbonate counter pump during the last deglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (1), pp.324 - 343. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JB014573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04625-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791462v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced ocean-atmosphere carbon partitioning via the carbonate counter pump during the last deglacial</w:t>
+                <w:t xml:space="preserve">Volcanic influence of Mt. Fuji on the watershed of Lake Motosu and its impact on the lacustrine sedimentary record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+                <w:t xml:space="preserve">Laura Lamair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+                <w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gally</w:t>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04625-7⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.200 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819587v1</w:t>
+                <w:t xml:space="preserve">hal-01791158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic influence of Mt. Fuji on the watershed of Lake Motosu and its impact on the lacustrine sedimentary record</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+                <w:t xml:space="preserve">Marine Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.11.010⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791158v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in latitudinal sea surface temperature gradients along the Southern Chilean margin since the last glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+                <w:t xml:space="preserve">Naoufel Abdeldjalyl Haddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+                <w:t xml:space="preserve">Jérôme Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.62 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713452v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t>
               </w:r>
@@ -3872,286 +3872,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving past sea surface temperature reconstructions from the Southern Hemisphere oceans using planktonic foraminiferal census data</w:t>
+                <w:t xml:space="preserve">Late Quaternary evolution of Lago Castor (Chile, 45.6°S) : timing of the deglaciation in northern Patagonia and evolution of the westerlies during the last 17 kyr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Haddam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Siani</w:t>
+                <w:t xml:space="preserve">M. van Daele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cortese</w:t>
+                <w:t xml:space="preserve">S. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.C. Bostock</w:t>
+                <w:t xml:space="preserve">I. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moernaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Vandoome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133: (130-146 (IF 4,572))</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417373v1</w:t>
+                <w:t xml:space="preserve">hal-01319270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary evolution of Lago Castor (Chile, 45.6°S) : timing of the deglaciation in northern Patagonia and evolution of the westerlies during the last 17 kyr.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving past sea surface temperature reconstructions from the Southern Hemisphere oceans using planktonic foraminiferal census data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bertrand</w:t>
+                <w:t xml:space="preserve">N.A. Haddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Meyer</w:t>
+                <w:t xml:space="preserve">G. Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moernaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Vandoome</w:t>
+                <w:t xml:space="preserve">H.C. Bostock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 ((6):), pp.822-837 (IF 3,738). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016PA002946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319270v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental changes, climate and anthropogenic impact in southern-eastern Tunisia during the last 8 kyr</w:t>
               </w:r>
@@ -4465,51 +4465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (8), pp.43(8):735-738 (IF 4,638). </w:t>
@@ -4821,1556 +4821,1552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotope records reveal precise timing of enhanced Southern Ocean upwelling during the last deglaciation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes in the southern Central Mediterranean from a direct land–sea correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo de Pol-Holz</w:t>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas DeVries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Lamy</w:t>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms3758⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.767-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-767-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495322v1</w:t>
+                <w:t xml:space="preserve">hal-00812040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes in the southern Central Mediterranean from a direct land–sea correlation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Latifa Essallami</w:t>
+                <w:t xml:space="preserve">Vegetation and climate changes during the last 22,000 yr from a marine core near Taitao Peninsula, southern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+                <w:t xml:space="preserve">C. Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dormoy</w:t>
+                <w:t xml:space="preserve">S. Haberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (2), pp.767-787. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 369:, pp.335-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-9-767-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812040v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North–south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J de Beaulieu</w:t>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Colombaroli</w:t>
+                <w:t xml:space="preserve">J.C. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9, pp.2043 - 2071. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 ((1):), pp.65-74 (IF 1,089). </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614430v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seemingly divergent sea surface temperature proxy records in the central Mediterranean during the last deglacial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Genty</w:t>
+                <w:t xml:space="preserve">Paleohydrology reconstruction and Holocene climate variability in the South Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejib Kallel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Latifa Essallami</w:t>
+                <w:t xml:space="preserve">M. Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (3), pp.1375-1383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-1375-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9, pp.499-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839618v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Holocene climate variability on the Adriatic paleohydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.499-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleohydrology reconstruction and Holocene climate variability in the South Adriatic Sea</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9, pp.499-515. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-499-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9: (5), pp.2023-2042 (IF 3,556). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861199v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">North–south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">M Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Siani</w:t>
+                <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.6494⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.2043 - 2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817091v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Seemingly divergent sea surface temperature proxy records in the central Mediterranean during the last deglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Goring</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9: (5), pp.2023-2042 (IF 3,556). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1375-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865514v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate changes during the last 22,000 yr from a marine core near Taitao Peninsula, southern Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Montade</w:t>
+                <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Haberle</w:t>
+                <w:t xml:space="preserve">S. Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1065-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1065-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00744557v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A High-Resolution Coral-Based Δ14C Record of Surface Water Processes in the Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desprat</w:t>
+                <w:t xml:space="preserve">N. Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Turon</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Silenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-1065-2013⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1617-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200048530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861322v1</w:t>
+                <w:t xml:space="preserve">hal-01501859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Resolution Coral-Based Δ14C Record of Surface Water Processes in the Western Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Montagna</w:t>
+                <w:t xml:space="preserve">Seemingly divergent sea surface temperature proxy records in the central Mediterranean during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm Mcculloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Siani</w:t>
+                <w:t xml:space="preserve">D. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Silenzi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033822200048530⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1375-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501859v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6392,766 +6388,770 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp.2043-2071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seemingly divergent sea surface temperature proxy records in the central Mediterranean during the last deglaciation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon isotope records reveal precise timing of enhanced Southern Ocean upwelling during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Genty</w:t>
+                <w:t xml:space="preserve">Ricardo de Pol-Holz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kallel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas DeVries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-1375-2013⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614434v1</w:t>
+                <w:t xml:space="preserve">hal-01495322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene to Holocene tephrostratigraphic record from the Northern Ionian Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">7000 years of paleostorm activity in the NW Mediterranean Sea in response to Holocene climate events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Siani</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Sulpizio</w:t>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Zanchetta</w:t>
+                <w:t xml:space="preserve">Louis Briqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Paterne</w:t>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 311-314, pp.41 - 51. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634466v1</w:t>
+                <w:t xml:space="preserve">hal-00760909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene-Holocene tephrostratigrphical record from Ionian Sea: insight for activity of Italian volcanoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Caron</w:t>
+                <w:t xml:space="preserve">Reconstructing precipitation changes in northeastern Africa during the Quaternary by clay mineralogical and geochemical investigations of Nile deep-sea fan sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57:, pp.58-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471732v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7000 years of paleostorm activity in the NW Mediterranean Sea in response to Holocene climate events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+                <w:t xml:space="preserve">Late Pleistocene-Holocene tephrostratigrphical record from Ionian Sea: insight for activity of Italian volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 77 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311-314, pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00760909v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing precipitation changes in northeastern Africa during the Quaternary by clay mineralogical and geochemical investigations of Nile deep-sea fan sediments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Pleistocene to Holocene tephrostratigraphic record from the Northern Ionian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Siani</w:t>
+                <w:t xml:space="preserve">R Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.009⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311-314, pp.41 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750954v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of the Nile suspended discharges during the last 1.75Myr</w:t>
               </w:r>
@@ -7765,824 +7765,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Glacial to Holocene terrigenous sediment record in the Northern Patagonian margin : paleoclimate implications</w:t>
+                <w:t xml:space="preserve">Late Glacial to Holocene planktic foraminifera bioevents and climatic record in the South Adriatic Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.808-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.1360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.07.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509813v1</w:t>
+                <w:t xml:space="preserve">hal-00509131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals and geochemistry record from northwest Mediterranean coastal lagoon sequence: Implications for paleostorm reconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">The Late Holocene to Pleistocene tephrostratigraphic record of Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sulpizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Santacroce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 228 (3-4), pp.205-217. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (6), pp.453 - 466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00512614v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Glacial to Holocene planktic foraminifera bioevents and climatic record in the South Adriatic Sea.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the East Asian monsoon rainfall changes on the erosion of the Mekong River basin over the past 25,000 yr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 271 (1-2), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2010.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.1360⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509131v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dezileau</w:t>
+                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (1), pp.91-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0033822200045057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Holocene to Pleistocene tephrostratigraphic record of Lake Ohrid (Albania)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
+                <w:t xml:space="preserve">Clay minerals and geochemistry record from northwest Mediterranean coastal lagoon sequence: Implications for paleostorm reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Briqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Santacroce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.03.007⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 228 (3-4), pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634469v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the East Asian monsoon rainfall changes on the erosion of the Mekong River basin over the past 25,000 yr.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Glacial to Holocene terrigenous sediment record in the Northern Patagonian margin : paleoclimate implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 271 (1-2), pp.84-92. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297 (1), pp.26-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2010.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493043v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Northern African monsoon between 6.2 and 4.9 Ma and possible relationships with Late Miocene events</w:t>
               </w:r>
@@ -8754,51 +8754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 177 (1), pp.145-154. </w:t>
@@ -8848,51 +8848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 90,000–200,000 yrs marine tephra record of Italian volcanic activity in the Central Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8988,287 +8988,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea over the last 30,000 years.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea over the last 30,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+                <w:t xml:space="preserve">M. A Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8 (7), pp.Q07002. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007GC001587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376528v1</w:t>
+                <w:t xml:space="preserve">hal-03427327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea over the last 30,000 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea over the last 30,000 years.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Kallel</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Labeyrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Siani</w:t>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8 (7), pp.n/a-n/a. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.Q07002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007GC001587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427327v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of marine tephrochronology to paleoclimatic studies : The example of the Central Mediterranean Sea</w:t>
               </w:r>
@@ -9280,51 +9280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Vulcanologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (1-2), pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9343,298 +9343,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin.</w:t>
+                <w:t xml:space="preserve">Late quaternary weathering and erosion of the eastern Tibetan Plateau and the Mekong Basin and the East Asian monsoon evolution recorded by sediments from the South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.F Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Siani</w:t>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Frank</w:t>
+                <w:t xml:space="preserve">F. Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">bulletin of mineralogy petrology and geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.30-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350166v1</w:t>
+                <w:t xml:space="preserve">hal-03323635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late quaternary weathering and erosion of the eastern Tibetan Plateau and the Mekong Basin and the East Asian monsoon evolution recorded by sediments from the South China Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-F. Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Bassinot</w:t>
+                <w:t xml:space="preserve">N. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bulletin of mineralogy petrology and geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.316-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323635v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tephrostratigraphy study for the last 18,000 C years in a deep-sea sediment sequence for the South Adriatic</w:t>
               </w:r>
@@ -9646,51 +9646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sbrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9879,51 +9879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10039,51 +10039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Croudace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 15 (3), pp.336-347. </w:t>
@@ -10255,51 +10255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-resolution record of the Last Deglaciation in the Central Mediterranean sea: Palaeovegetation and palaeohydrological evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10727,51 +10727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
@@ -10809,90 +10809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10960,51 +10960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11085,64 +11085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchamp-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulaye Isguder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11178,355 +11178,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magelllanic Moorland Expansion during the Antartic cold reversal from coastal vegetation changes in the Taitao Peninsula, Chile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatic variability off the South Chilean margin since the late glacial : estimation of the sea-surface reservoir 14C ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618093v1</w:t>
+                <w:t xml:space="preserve">hal-00618135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic variability off the South Chilean margin since the late glacial : estimation of the sea-surface reservoir 14C ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system in relation to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618135v1</w:t>
+                <w:t xml:space="preserve">hal-00618137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system in relation to environmental changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Condomines</w:t>
+                <w:t xml:space="preserve">Magelllanic Moorland Expansion during the Antartic cold reversal from coastal vegetation changes in the Taitao Peninsula, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618137v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de la végétation et du climat au cours des derniers 20.000 ans (MD 07 3088, 46°04'S; 76°05'W, 1536 m) au sud-est du Pacifique</w:t>
               </w:r>
@@ -11564,51 +11564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
@@ -11784,51 +11784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.22</w:t>
@@ -12103,51 +12103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Santacroce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12215,64 +12215,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleohydrological changes in the southern Adriatic sea over the last 25,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF MedCLIVAR workshop on “Oxygen isotopes as tracers of Mediterranean climate variability : linking past, present and future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12291,372 +12291,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea during the LGM and Heinrich events</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude biochronologique detaillée à partir des assemblages de foraminifères planctoniques dans le sud de la mer Adriatique lors des derniers 25 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2007-A-09153</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée de paléoceanographiques au Museum National d'Histoires Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409214v1</w:t>
+                <w:t xml:space="preserve">hal-00409975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude biochronologique detaillée à partir des assemblages de foraminifères planctoniques dans le sud de la mer Adriatique lors des derniers 25 ka</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea during the past 30 000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de paléoceanographiques au Museum National d'Histoires Naturelles</w:t>
+              <w:t xml:space="preserve">Journée de paléoceanographiques au Muséum National d'Histoire Naturelle de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409975v1</w:t>
+                <w:t xml:space="preserve">hal-00409217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea during the past 30 000 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Hydrological changes in the Mediterranean Sea during the LGM and Heinrich events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de paléoceanographiques au Muséum National d'Histoire Naturelle de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU2007-A-09153</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409217v1</w:t>
+                <w:t xml:space="preserve">hal-00409214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin</w:t>
               </w:r>
@@ -12668,77 +12668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.F. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Himalaya-Karakoram-Tibet Workshop (HKT20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
@@ -12812,77 +12812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Turon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12926,51 +12926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes at the southernmost tip of the Central Mediterranean from a direct land-sea correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13076,51 +13076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion de l'Himalaya : témoins fidèles des changements des moussons asiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13320,51 +13320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl118971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna&#8208;jamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Teca Oliva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112515" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Tang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyao Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104429" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maestrati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-345-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2023-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Mart&#237;nez Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pe&#241;a-Araya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Morvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Villarosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wermersche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Rooij" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galderic Lastras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Zouari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Licari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003743" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol&#8208;holz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Reyes&#8208;macaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003613" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemieux-Dudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.05.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014573" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1197-2017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Haddam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cortese" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bostock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002946" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319270v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Daele" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moernaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vandoome" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJK6P6H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sulpizio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0866-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495322v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3758" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839618v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1375-2013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paterne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-499-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861199v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silenzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048530" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kallel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Essallami" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634466v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sulpizio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zanchetta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paterne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.04.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471732v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750954v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BGSPZNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498129v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.09.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL30713R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509144v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roberts" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203760v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610377531" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509813v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.07.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TRCLF19-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509131v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1360" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCNC19D5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634469v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santacroce" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.03.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.01.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D36QT0W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412151v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguenia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giunta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498109v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giaccio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRK72K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.11.028" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2WZ1RKD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376528v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001587" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Sicre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380373v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498073v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4364P5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880728v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000575" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498153v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbrana" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063649" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497998v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercone" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croudace" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999PA000397" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497018v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200059075" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497982v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(97)00039-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV18WQ43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pourtout" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;pulcre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11399" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464684v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaye Isguder" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618093v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618135v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546076v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu--Nebout" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546070v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546085v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546072v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406690v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santacroce" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406685v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408385v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409214v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409975v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409217v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416043v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl118971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna&#8208;jamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Tang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyao Lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104429" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Teca Oliva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maestrati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2023-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-345-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Mart&#237;nez Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pe&#241;a-Araya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Morvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Villarosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wermersche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Rooij" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galderic Lastras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Zouari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Licari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003743" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol&#8208;holz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Reyes&#8208;macaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003613" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemieux-Dudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.05.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014573" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1197-2017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Daele" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moernaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vandoome" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Haddam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cortese" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bostock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002946" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJK6P6H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sulpizio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0866-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paterne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-499-2013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839618v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1375-2013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silenzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048530" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kallel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Essallami" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3758" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750954v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BGSPZNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.04.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634466v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sulpizio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zanchetta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paterne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498129v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.09.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL30713R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509144v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roberts" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203760v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610377531" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509131v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1360" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCNC19D5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634469v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santacroce" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.03.007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493043v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.01.013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D36QT0W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509813v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.07.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TRCLF19-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412151v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguenia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giunta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498109v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giaccio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.08.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRK72K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.11.028" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2WZ1RKD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427327v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Sicre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001587" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380373v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498073v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4364P5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880728v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000575" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498153v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbrana" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063649" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497998v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercone" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croudace" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999PA000397" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497018v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200059075" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497982v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(97)00039-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV18WQ43-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pourtout" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;pulcre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11399" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464684v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaye Isguder" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618135v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618093v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546076v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu--Nebout" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546070v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546085v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546072v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406690v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santacroce" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406685v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408385v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409975v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409217v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409214v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416043v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>