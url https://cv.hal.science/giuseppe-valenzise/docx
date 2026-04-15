--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -165,2449 +165,2700 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAM-VQA: Restoration Assisted Multi-Modality Video Quality Assessment</w:t>
+                <w:t xml:space="preserve">Avatar Standardization Efforts for Interoperable Metaverse Services: Towards a Seamless Avatar-As-a-Service Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengfei Chen</w:t>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiebin Yan</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajiv Soundararajan</w:t>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2026.3655117⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2026.3668856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497357v1</w:t>
+                <w:t xml:space="preserve">hal-05540710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AesPrompt: Zero-shot Image Aesthetics Assessment with Multi-Granularity Aesthetic Prompt Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAM-VQA: Restoration Assisted Multi-Modality Video Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangfei Sheng</w:t>
+                <w:t xml:space="preserve">Jiebin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leida Li</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rajiv Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMM.2025.3632637⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35, pp.1039-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2026.3655117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160413v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI for RF Sensing in IoT Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression in 3D Gaussian Splatting: A Survey of Methods, Trends, and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Zhang</w:t>
+                <w:t xml:space="preserve">Muhammad Salman Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiyang Zhao</w:t>
+                <w:t xml:space="preserve">Chaoning Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Zou</w:t>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.112-120. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IOTM.001.2400107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2026.3676048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981137v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Media Quality Recovery from Noisy Raw Opinion Scores: A Non-Parametric Perspective</w:t>
+                <w:t xml:space="preserve">AesPrompt: Zero-shot Image Aesthetics Assessment with Multi-Granularity Aesthetic Prompt Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Altieri</w:t>
+                <w:t xml:space="preserve">Xiangfei Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lohic Fotio Tiotsop</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Leida Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMM.2024.3390113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2025.3632637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393713v2</w:t>
+                <w:t xml:space="preserve">hal-05160413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASICS: Broad Quality Assessment of Static Point Clouds in a Compression Scenario</w:t>
+                <w:t xml:space="preserve">Generative AI for RF Sensing in IoT Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ak</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emin Zerman</w:t>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Quach</w:t>
+                <w:t xml:space="preserve">Qiyang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+                <w:t xml:space="preserve">Hang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aljosa Smolic</w:t>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.6730-6742. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.112-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMM.2024.3355642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IOTM.001.2400107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280304v2</w:t>
+                <w:t xml:space="preserve">hal-04981137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Deep Learning-based Point Cloud Compression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subjective Media Quality Recovery from Noisy Raw Opinion Scores: A Non-Parametric Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahao Pang</w:t>
+                <w:t xml:space="preserve">Andrés Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Tian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lohic Fotio Tiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsip.2022.846972⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2024.3390113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579360v1</w:t>
+                <w:t xml:space="preserve">hal-04393713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless Coding of Point Cloud Geometry using a Deep Generative Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BASICS: Broad Quality Assessment of Static Point Clouds in a Compression Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dat Thanh Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aljosa Smolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2021.3100279⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.6730-6742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2024.3355642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321586v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Deep Distributed Light Field Coding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Survey on Deep Learning-based Point Cloud Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahao Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJCAS.2021.3073252⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsip.2022.846972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198096v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Tone Mapping Operator for High Dynamic Range Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lossless Coding of Point Cloud Geometry using a Deep Generative Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2936649⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (12), pp.4617 - 4629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2021.3100279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277859v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Quantizer for High Dynamic Range Content: Application to Video Coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Deep Distributed Light Field Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naty Sidaty</w:t>
+                <w:t xml:space="preserve">Muhammad Umair Mukati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Milan Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Søren Forchhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (2), pp.531-545. </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.325 - 337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2786746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJCAS.2021.3073252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704278v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Pairwise Comparisons and Rating to a Unified Quality Scale</w:t>
+                <w:t xml:space="preserve">An Adaptive Quantizer for High Dynamic Range Content: Application to Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Perez-Ortiz</w:t>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliaksei Mikhailiuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emin Zerman</w:t>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedad Hulusic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2936103⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.531-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2786746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400863v1</w:t>
+                <w:t xml:space="preserve">hal-01704278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based tone mapping operator for efficient image matching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Deep Tone Mapping Operator for High Dynamic Range Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakanksha A Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveer Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Komodakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.1285-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2936649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMM.2018.2839885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716965v1</w:t>
+                <w:t xml:space="preserve">hal-02277859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Constrained Tone Mapping Operator for HDR Video Compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From Pairwise Comparisons and Rating to a Unified Quality Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Perez-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliaksei Mikhailiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.1139-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2936103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806470v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRISK: A local features extraction framework for texture-plus-depth content matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learning-based tone mapping operator for efficient image matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.256-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2018.2839885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654139v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Quality Estimation by Disentangling Perceptual and Noisy Features in High Dynamic Range Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spatio-Temporal Constrained Tone Mapping Operator for HDR Video Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagri Ozcinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irene Cheng</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp.166-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2018.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2778570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01643449v1</w:t>
+                <w:t xml:space="preserve">hal-01806470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Grained Detection of Inverse Tone Mapping in HDR Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TRISK: A local features extraction framework for texture-plus-depth content matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2017.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.05.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01802193v1</w:t>
+                <w:t xml:space="preserve">hal-01654139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of perceived dynamic range for HDR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+                <w:t xml:space="preserve">Blind Quality Estimation by Disentangling Perceptual and Noisy Features in High Dynamic Range Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.K. Kottayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Debattista</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2016.11.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.1512-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2778570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441630v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive performance evaluation of full-reference HDR image quality metrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fine-Grained Detection of Inverse Tone Mapping in HDR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and User Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41233-017-0007-4⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.178-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493996v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keypoint Detection in RGBD Images Based on an Anisotropic Scale Space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An extensive performance evaluation of full-reference HDR image quality metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMM.2016.2590305⟩</w:t>
+              <w:t xml:space="preserve">Quality and User Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41233-017-0007-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348978v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A model of perceived dynamic range for HDR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Debattista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51, pp.26 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2016.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keypoint Detection in RGBD Images Based on an Anisotropic Scale Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2016.2590305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revealing the Traces of JPEG Compression Anti-Forensics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tagliasacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.335-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2617,10993 +2868,10993 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAVE: Rate-Adaptive Visual Encoding for 3D Gaussian Splatting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Nhat Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Sario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Spadaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFT-PCAC: LIFTING BASED POINT CLOUD ATTRIBUTE COMPRESSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Anchorage (AK), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Parametric Media Quality Recovery from Spammer-Affected Subjectively Annotated Datasets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improved RAHT-based Compression of 3D Gaussian Splats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Baldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160416v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved RAHT-based Compression of 3D Gaussian Splats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Non-Parametric Media Quality Recovery from Spammer-Affected Subjectively Annotated Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lohic Fotio Tiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371594v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denoising Diffusion Probabilistic Model for Point Cloud Compression at Low Bit-Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Spadaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Presta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Heriberto Giraldo Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grangetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Compression Strategies for Blendshape-Based Avatar Facial Animation: Subjective and Objective Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Reconstruction Fidelity in Generative Face Video Coding using High-Frequency Shuttling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goluck Konuko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vcip63160.2024.10849880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the complexity of normalizing flow architectures for point cloud attribute compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10446754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Geometric Complexity of G-PCC Compressed Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Amirpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Baldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Tokyo (Japan), Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vcip63160.2024.10849794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Immersive Experiences through 3D Point Cloud Analysis: A Novel Framework for Applying 2D Visual Saliency Models to 3D Point Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Balancing Representation Abstractions and Local Details Preservation for 3D Point Cloud Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Quality of Multimedia Experience (QoMEX 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/qomex61742.2024.10598254⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10448110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572478v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Representation Abstractions and Local Details Preservation for 3D Point Cloud Quality Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A toolkit to benchmark point cloud quality metrics with multi-track evaluation criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, ABU DHABI, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413630v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toolkit to benchmark point cloud quality metrics with multi-track evaluation criteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Enhancing Immersive Experiences through 3D Point Cloud Analysis: A Novel Framework for Applying 2D Visual Saliency Models to 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Quality of Multimedia Experience (QoMEX 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Karlshamn, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex61742.2024.10598254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615285v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Point Cloud Coding for Reconstruction and Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Anh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Reference Generative Face Video Compression with Contrastive Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goluck Konuko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 26th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2024, WEST LAFAYETTE - INDIANA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/mmsp61759.2024.10743797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Toolkit to Benchmark Point Cloud Quality Metrics with Multi-Track Evaluation Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.117-123, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved predictive coding for animation-based video compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goluck Konuko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUVIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Sep 2024, GENEVA, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression de Nuages de Points basée sur Normalizing Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Coding for Animation-Based Video Compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Unified Measures for the Rate-Distortion-Latency Trade-Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Milovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Jeju island, Republic of Korea, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243836v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCQA-Graphpoint: Efficient Deep-Based Graph Metric for Point Cloud Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10096610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF-PCAC: Normalizing Flow based Point Cloud Attribute Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes Island, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10096294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Measures for the Rate-Distortion-Latency Trade-Off</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Learnable EVC Intra Predictor Using Masked Convolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Iacoviello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Udine, Italy. pp.537-549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43148-7_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350236v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Learnable EVC Intra Predictor Using Masked Convolutions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Predictive Coding for Animation-Based Video Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goluck Konuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43148-7_45⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur (Malaysia), Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201123v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel No-Reference Point Clouds Quality Metric using Transformer Similar Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defense Method against Adversarial Attacks Using JPEG Compression and One-Pixel Attack for Improved Dataset Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina-Valentina Cucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Stănescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ghergulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Ionel Găină</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 27th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Timisoara, Romania. pp.523-527, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC59206.2023.10308520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal Evaluation of 3D Point Clouds Images: A Novel No-Reference Approach using a Multi-Stream Attentive Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10290034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All Predictions Matter: an Online Video Prediction Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Workshop on Visual Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Gjøvik, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation Learning Optimization for 3D Point Cloud Quality Assessment without Reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point cloud quality assessment using cross-correlation of deep features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Quality of Experience in Visual Multimedia Applications (ACMMM QoEVMA 2022), ACM Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3552469.3555710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Image Utility Assessment Framework for Machine Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohaib Amjad Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From capture to immersive viewing of 3D HDR point clouds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l’apprentissage des représentations pour l’évaluation de la qualité des nuages de points 3D sans référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cozot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664181v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based 3D point cloud quality assessment using a support vector regressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/EI.2022.34.9.IQSP-385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’apprentissage des représentations pour l’évaluation de la qualité des nuages de points 3D sans référence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From capture to immersive viewing of 3D HDR point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Loscos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Computer Graphics, Apr 2022, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egt.20221054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717291v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards zero-latency video transmission through frame extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une transmission vidéo sans latence par l'extrapolation d'images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Deep Animation Codec for Low-Bitrate Video Conferencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goluck Konuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721301v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Deep Animation Codec for Low-Bitrate Video Conferencing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vers une transmission vidéo sans latence par l'extrapolation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720713v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep perceptual metric for 3D point clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Voxel-based Deep Point Cloud Geometry Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat-Than Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia-Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108242v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale deep context modeling for lossless point cloud geometry compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A deep perceptual metric for 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455990⟩</w:t>
+              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, San Francisco, United States. pp.257-1-257-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.9.IQSP-257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216378v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based lossless light field compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multiscale deep context modeling for lossless point cloud geometry compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733637⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen (virtual), China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298954v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel-based Deep Point Cloud Geometry Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learning-based lossless light field compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Umair Mukati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Forchhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438488v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Deep Learning-based and Handcrafted Features for Blind Image Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Visual Information Processing (EUVIP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9484013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Network for 3D Point Cloud Quality Assessment with Reference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Deep learning-based blind quality assessment of 3D point clouds without reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733565⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen (virtual), China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298952v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based blind quality assessment of 3D point clouds without reference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Convolutional Neural Network for 3D Point Cloud Quality Assessment with Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455967⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198099v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Point Cloud Geometry Coding Toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learning-based lossless compression of 3d point cloud geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733474⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp39728.2021.9414763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321849v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based lossless compression of 3d point cloud geometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp39728.2021.9414763⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141577v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low bitrate video conferencing using deep image animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goluck Konuko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp39728.2021.9414731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Learning-based and HEVC-based Coding of Light Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3344-3348, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective and objective quality assessment of the softcast video transmission scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Visual Communications and Image Processing (VCIP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Macau, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vcip49819.2020.9301778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">View Synthesis-based Distributed Light Field Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Umair Mukati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Forchhammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Deep Point Cloud Geometry Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Tampere, Finland. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just Noticeable Quantization Levels for High Dynamic Range Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevim Begüm Sözer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Oguz Akyuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.1201-1205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVA: An Explainable Visual Aesthetics Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Workshop on Aesthetic and Technical Quality Assessment of Multimedia and Media Analytics for Societal Trends (ATQAM/MAST’20), ACM Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Seattle, United States. pp.5-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3423268.3423590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folding-based Compression of Point Cloud Attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3309-3313, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Method to Determine Quantization Levels for High Luminance Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevim Begüm Sözer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Oguz Akyuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Signal Processing and Communications Applications Conference (SIU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Gaziantep, Turkey. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SIU49456.2020.9302435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Deep Features for Opinion-Unaware, Distortion-Unaware, No-Reference Image Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhayan Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conférence of Smart Multimedia 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Diego, CA, United States. pp.87-95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-54407-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the Impact of Cross-Content Pairs on Pairwise Comparison Scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aljosa Smolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Eleventh International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/QoMEX.2019.8743295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing HEVC Spatial Prediction by Context-based Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Purica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4035-4039, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2019.8683624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02243361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Aesthetics and Action Recognition-based Networks for the Prediction of Media Memorability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Gabriel Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Dinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Convolutional Transforms for Lossy Point Cloud Geometry Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Conference on Image Processing (ICIP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.4320-4324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Subjectivity in Image Aesthetics Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Workshop on Multimedia Signal Processing (MMSP'2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP.2019.8901716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Local Distortion Visibility from Image Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.K. Kottayil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip.2018.8451732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relation between MOS and pairwise comparisons and the importance of cross-content comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafał Mantiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Burlingame, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assessment of Deep-Learning-Based Image Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Purica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/mmsp.2018.8547064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived dynamic range of HDR images with no semantic information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Burlingame, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Quality Evaluation for Tile-Based Spatial Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Yousef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Workshop on Multimedia Signal Processing (MMSP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP.2018.8547126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Preferred System Gamma is Primarily Determined by the Ratio of Dynamic Range of the Original Scene and the Displayed Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bertalmío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.14.hvei-508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive perceptual quantization method for HDR video coding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of Color Space on High Dynamic Range Video Compression Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Mantiuk,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip.2017.8296437⟩</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Erfurt, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex.2017.7965632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579536v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Residue Signal for Backward Compatible HDR Image Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kutan Feyiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Kamisli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Signal Processing and Communications Applications Conference (SIU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust dynamic range computation for high dynamic range content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Debattista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Burlingame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Color Space on High Dynamic Range Video Compression Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emin Zerman</w:t>
+                <w:t xml:space="preserve">An adaptive perceptual quantization method for HDR video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedad Hulusic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/qomex.2017.7965632⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2017.8296437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505967v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis and Directional Coding of Layer-based HDR Image Coding Residue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kutan Feyiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Kamisli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, London-Luton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience in UHD-1 Phase 2 television: the contribution of UHD+HFR technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, London-Luton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good Features to Track for RGBD images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Karpushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based Adaptive Tone Mapping for Keypoint Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakanksha A Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME’2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icme.2017.8019394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based Tone Mapping Operator for Image Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakanksha A Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2017, Beijing, China. pp.2374-2378, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using region-of-interest for quality evaluation of DIBR-based view synthesis methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Forensic Detection of Inverse Tone Mapping in HDR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Eighth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349801v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic Detection of Inverse Tone Mapping in HDR images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using region-of-interest for quality evaluation of DIBR-based view synthesis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Eighth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433773v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived dynamic range of HDR images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Keypoint detection in RGBD images based on an efficient viewpoint-covariant multiscale representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386170v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keypoint detection in RGBD images based on an efficient viewpoint-covariant multiscale representation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Perceived dynamic range of HDR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Provenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debattista Kurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QoMEX 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lisboa, Portugal. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349025v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR Video Coding based on a Temporally Constrained Tone Mapping Operator,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagri Ozcinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Digital Media Industry and Academic Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Tone Mapping Operators for Keypoint Detection under Illumination Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakanksha A Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Workshop on Multimedia Signal Processing (MMSP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual modulation algorithm for accurate reproduction of high dynamic range video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE Image, Video, and Multidimensional Signal Processing Workshop (IVMSP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation of HDR Image Matching under Extreme Illumination Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakanksha A Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Visual Communications and Image Processing (VCIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image smoothing operator for fast and accurate scale space approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Karpushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detectability-quality trade-off in JPEG counter-forensics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Feature Detection in HDR Based Imaging Under Changes in Illumination Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tubaro</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2015.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412132v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Feature Detection in HDR Based Imaging Under Changes in Illumination Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detectability-quality trade-off in JPEG counter-forensics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tagliasacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331624v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of display rendering on HDR image quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Banterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering+ Applications, Applications of Digital Image Processing XXXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving distinctiveness of BRISK features using depth maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Karpushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Québec city, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scale space for texture+depth images based on a discrete Laplacian operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Karpushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Turin, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICME.2015.7177500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVED TONE MAPPING OPERATOR FOR HDR CODING OPTIMIZING THE DISTORTION/SPATIAL COMPLEXITY TRADE-OFF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">LOCAL VISUAL FEATURES EXTRACTION FROM TEXTURE+DEPTH CONTENT BASED ON DEPTH IMAGE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ICIP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141081v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCAL VISUAL FEATURES EXTRACTION FROM TEXTURE+DEPTH CONTENT BASED ON DEPTH IMAGE ANALYSIS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">IMPROVED TONE MAPPING OPERATOR FOR HDR CODING OPTIMIZING THE DISTORTION/SPATIAL COMPLEXITY TRADE-OFF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082629v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of objective quality metrics for HDR image compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Digital Image Processing XXXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Range Expansion of Video Sequences: a Subjective Quality Assessment Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Banterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSIP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGION-BASED TONE MAPPING FOR EFFICIENT HIGH DYNAMIC RANGE VIDEO CODING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Workshop on Visual Information Processing (EUVIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France. pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation-based optimized tone mapping for high dynamic range image and video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCS 2013 (30th Picture Coding Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Jose, United States. pp.257-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion prediction of depth video for depth-image-based rendering using don’t care regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Galvão de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Picture Coding Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13613,148 +13864,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive Video Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagri Ozcinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9780323917551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2021-0-00404-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13764,1364 +14015,1364 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagri Ozcinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.xvii-xx, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-32-391755-1.00006-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of light fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2022, 978-0-323-91755-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-32-391755-1.00014-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Immersive Video Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagri Ozcinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9780323917551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-32-391755-1.00007-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point cloud compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2022, 978-0-323-91755-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-32-391755-1.00019-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and challenges in computational image aesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Perception of Visual Information: Psychological and Computational Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.133-181, 2022, 978-3-030-81464-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-81465-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR Image and Video Quality Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dynamic Range Video – From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR Image and Video Quality Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016, 978-0081004128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth Video Coding Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging technologies for 3D video: content creation, coding, transmission and rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth Video Coding Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Technologies for 3D Video: Creation, Coding, Transmission and Rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15131,590 +15382,590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and Apparatuses for Encoding and Decoding a Point Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : European Patent Office application number: 23305352.9. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Summarization for Binary Voxel Grid Coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Learning-based PCC via Unfolding of 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahao Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/275,511. 2021</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/213,654. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322489v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based Point Cloud Compression via Tearing Transform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">State Summarization for Binary Voxel Grid Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahao Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad Lodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/181,270. 2021</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/275,511. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322454v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based PCC via Unfolding of 3D Point Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Learning-based Point Cloud Compression via Tearing Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/213,654. 2021</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/181,270. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322485v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlier Grouping based Point Cloud Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/281,803. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15724,487 +15975,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[AI-3DGC] NF-PCAC - deep point cloud attribute compression with normalizing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISO/IEC JTC 1/SC 29/WG7, m61142</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D coding tools final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D3.4 of the PERSEE project : 2D coding tools final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software description and configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16214,91 +16465,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Contributions in Video Compression, Quality of Experience and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. université paris sud, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02996772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16308,131 +16559,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Toolbox for Deep Point Cloud Geometry Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId371"/>
+      <w:footerReference w:type="default" r:id="rId377"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16500,51 +16751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D31A780"/>
+    <w:nsid w:val="4F2BF4B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16731,51 +16982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giuseppe-valenzise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5840-5743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243207239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05497357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiebin Yan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Soundararajan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3655117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfei Sheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leida Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2025.3632637" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04981137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyang Zhao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2400107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04393713v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Altieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohic Fotio Tiotsop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3390113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280304v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Quach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljosa Smolic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3355642" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Pang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.846972" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Thanh Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3100279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umair Mukati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Stepanov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3073252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakanksha A Rana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveer Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2936649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2786746" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Ortiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Mikhailiuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2936103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2839885" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lauga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.06.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Karpushin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Kottayil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2778570" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802193v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banterle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Debattista" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.11.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-017-0007-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2590305" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tagliasacchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tubaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Nhat Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Sario" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spadaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borba Pinheiro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05371594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Gallina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Presta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Heriberto Giraldo Zuluaga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuzheng Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04861049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goluck Konuko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849880" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446754" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04861043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849794" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Tliba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Zhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cesar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex61742.2024.10598254" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10448110" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615285v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Le" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp61759.2024.10743797" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647510" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222205" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096610" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096294" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04350236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan Vijayaratnam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04201123v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Iacoviello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mosca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43148-7_45" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168916v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476986v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina-Valentina Cucu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela St&#259;nescu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ghergulescu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ionel G&#259;in&#259;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC59206.2023.10308520" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10290034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04204130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897689" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801014v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552469.3555710" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Amjad Khan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909664" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2022.34.9.IQSP-385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717291v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897958" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720713v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108242v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.9.IQSP-257" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455990" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umair Mukati" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733637" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Than Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231269v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9484013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733565" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455967" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231402v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455986" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp39728.2021.9414763" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138045v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp39728.2021.9414731" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190971" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105980" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287077" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevim Beg&#252;m S&#246;zer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Koz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Oguz Akyuz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190931" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934292v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Kang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423268.3423590" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609423v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191180" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519219v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU49456.2020.9302435" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335535v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhayan Mukherjee" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54407-2_8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400483v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743295" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02243361v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683624" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gabriel Constantin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dinu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116891v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803413" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901716" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451732" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654133v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Mantiuk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-517" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819588v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2018.8547064" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654136v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-507" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412368v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Yousef" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547126" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.14.hvei-508" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579536v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2017.8296437" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutan Feyiz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Kamisli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505967v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk," TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2017.7965632" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122244" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gicquel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122238" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433777v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952473" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478337v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2017.8019394" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519605v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296707" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498950" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386170v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debattista Kurt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498953" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349025v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433776v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349708v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528226" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01357141v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299839v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412132v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331624v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.58" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203796v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299845v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351232" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299841v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177500" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141081v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082629v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973500v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070851v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286381v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Galv&#227;o de Oliveira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783548v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/immersive-video-technologies/valenzise/978-0-323-91755-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-00404-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491519v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00006-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801026v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00014-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831371v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00007-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00019-5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311344v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81465-6_6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436053v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287220v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04417931v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322489v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Lodhi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322454v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322485v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322490v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505886v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935612v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02996772v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330548v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giuseppe-valenzise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5840-5743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243207239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05540710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuzheng Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2026.3668856" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05497357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiebin Yan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Soundararajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3655117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05561474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoning Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2026.3676048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfei Sheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leida Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2025.3632637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04981137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyang Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2400107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04393713v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Altieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohic Fotio Tiotsop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3390113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280304v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Quach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljosa Smolic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3355642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Pang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.846972" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Thanh Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3100279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umair Mukati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Stepanov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3073252" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2786746" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakanksha A Rana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveer Singh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2936649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Ortiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Mikhailiuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2936103" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2839885" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lauga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.06.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Karpushin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.11.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Kottayil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2778570" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banterle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-017-0007-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Debattista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.11.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2590305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tagliasacchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tubaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Nhat Tran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Sario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spadaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borba Pinheiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05371594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Gallina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Presta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Heriberto Giraldo Zuluaga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04861049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goluck Konuko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849880" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446754" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04861043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849794" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413630v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Tliba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10448110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615285v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cesar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex61742.2024.10598254" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Le" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp61759.2024.10743797" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647510" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04350236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan Vijayaratnam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026860v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096610" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026663v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096294" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04201123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Iacoviello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mosca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43148-7_45" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222205" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168916v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina-Valentina Cucu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela St&#259;nescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ghergulescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ionel G&#259;in&#259;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC59206.2023.10308520" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10290034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04204130v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897689" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552469.3555710" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690557v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Amjad Khan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909664" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562256v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2022.34.9.IQSP-385" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897958" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720713v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Than Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.9.IQSP-257" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216378v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455990" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298954v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umair Mukati" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733637" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231269v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9484013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455967" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298952v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733565" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455986" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp39728.2021.9414763" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138045v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp39728.2021.9414731" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609366v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190971" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105980" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287077" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609440v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevim Beg&#252;m S&#246;zer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Koz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Oguz Akyuz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190931" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Kang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423268.3423590" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609423v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU49456.2020.9302435" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335535v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhayan Mukherjee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54407-2_8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743295" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02243361v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683624" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368920v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gabriel Constantin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dinu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116891v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803413" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191142v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901716" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791412v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451732" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654133v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Mantiuk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-517" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819588v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2018.8547064" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654136v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-507" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412368v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Yousef" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547126" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671746v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.14.hvei-508" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505967v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk," TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2017.7965632" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395452v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutan Feyiz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Kamisli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433779v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579536v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2017.8296437" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567379v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122244" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gicquel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122238" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433777v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952473" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478337v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2017.8019394" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296707" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433773v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349801v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498950" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349025v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debattista Kurt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498953" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433776v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349708v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528226" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01357141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299839v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331624v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.58" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412132v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203796v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299845v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351232" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177500" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082629v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141081v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436204v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973500v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286381v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Galv&#227;o de Oliveira" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783548v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/immersive-video-technologies/valenzise/978-0-323-91755-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-00404-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491519v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00006-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801026v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00014-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831371v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00007-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801036v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00019-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311344v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81465-6_6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436053v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287220v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04417931v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322485v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322489v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Lodhi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322454v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322490v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505886v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935612v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02996772v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330548v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>