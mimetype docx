--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -199,278 +199,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatar Standardization Efforts for Interoperable Metaverse Services: Towards a Seamless Avatar-As-a-Service Ecosystem</w:t>
+                <w:t xml:space="preserve">RAM-VQA: Restoration Assisted Multi-Modality Video Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">Pengfei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Jiebin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rajiv Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSC.2026.3668856⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35, pp.1039-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2026.3655117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540710v1</w:t>
+                <w:t xml:space="preserve">hal-05497357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAM-VQA: Restoration Assisted Multi-Modality Video Quality Assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avatar Standardization Efforts for Interoperable Metaverse Services: Towards a Seamless Avatar-As-a-Service Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiebin Yan</w:t>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajiv Soundararajan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Cai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 35, pp.1039-1051. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2026.3655117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2026.3668856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497357v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression in 3D Gaussian Splatting: A Survey of Methods, Trends, and Future Directions</w:t>
               </w:r>
@@ -495,51 +495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoning Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -616,77 +616,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangfei Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leida Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -880,51 +880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lohic Fotio Tiotsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,51 +1131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dat Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Umair Mukati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Forchhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (2), pp.531-545. </w:t>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakanksha A Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveer Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.1139-1151. </w:t>
@@ -1884,51 +1884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based tone mapping operator for efficient image matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakanksha A Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2001,51 +2001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagri Ozcinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2105,51 +2105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRISK: A local features extraction framework for texture-plus-depth content matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Karpushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Quality Estimation by Disentangling Perceptual and Noisy Features in High Dynamic Range Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.K. Kottayil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,51 +2326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Grained Detection of Inverse Tone Mapping in HDR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Banterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2443,51 +2443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extensive performance evaluation of full-reference HDR image quality metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,51 +2560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Debattista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2664,51 +2664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keypoint Detection in RGBD Images Based on an Anisotropic Scale Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Karpushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2755,51 +2755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Traces of JPEG Compression Anti-Forensics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tagliasacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,51 +2842,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (96)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2921,10940 +2921,11290 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Sario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Spadaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2026, Barcelona (ES), Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2026, Barcelona (ES), Spain. pp.11727-11731, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP55912.2026.11463333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFT-PCAC: LIFTING BASED POINT CLOUD ATTRIBUTE COMPRESSION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Complexity Vertex Optimization for G-PCC Trisoup Geometry Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kai Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leisong Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Anchorage (AK), USA, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160417v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved RAHT-based Compression of 3D Gaussian Splats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+                <w:t xml:space="preserve">Improving Gaze Fidelity in Generative Face Video Coding with Pupil Position Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Baldoni</w:t>
+                <w:t xml:space="preserve">Faming Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Battisti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shanzhi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371594v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Parametric Media Quality Recovery from Spammer-Affected Subjectively Annotated Datasets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Versatile Rate-Distortion Optimized RAHT Coding Layer for 3D Gaussian Splatting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoliang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanhao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160416v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denoising Diffusion Probabilistic Model for Point Cloud Compression at Low Bit-Rates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIFT-PCAC: LIFTING BASED POINT CLOUD ATTRIBUTE COMPRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Anchorage (AK), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160415v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Compression Strategies for Blendshape-Based Avatar Facial Animation: Subjective and Objective Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Non-Parametric Media Quality Recovery from Spammer-Affected Subjectively Annotated Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lohic Fotio Tiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fuzheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160414v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Reconstruction Fidelity in Generative Face Video Coding using High-Frequency Shuttling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improved RAHT-based Compression of 3D Gaussian Splats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Baldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Picture Coding Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Aachen (Aix la Chapelle), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vcip63160.2024.10849880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04861049v1</w:t>
+                <w:t xml:space="preserve">hal-05371594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the complexity of normalizing flow architectures for point cloud attribute compression</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denoising Diffusion Probabilistic Model for Point Cloud Compression at Low Bit-Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Presta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Heriberto Giraldo Zuluaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413626v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Geometric Complexity of G-PCC Compressed Point Clouds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploring Compression Strategies for Blendshape-Based Avatar Facial Animation: Subjective and Objective Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federica Battisti</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuzheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861043v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Representation Abstractions and Local Details Preservation for 3D Point Cloud Quality Assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterizing the Geometric Complexity of G-PCC Compressed Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Amirpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Baldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10448110⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tokyo (Japan), Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vcip63160.2024.10849794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413630v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toolkit to benchmark point cloud quality metrics with multi-track evaluation criteria</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improving Reconstruction Fidelity in Generative Face Video Coding using High-Frequency Shuttling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goluck Konuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vcip63160.2024.10849880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615285v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Immersive Experiences through 3D Point Cloud Analysis: A Novel Framework for Applying 2D Visual Saliency Models to 3D Point Clouds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing the complexity of normalizing flow architectures for point cloud attribute compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Quality of Multimedia Experience (QoMEX 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/qomex61742.2024.10598254⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10446754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572478v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Point Cloud Coding for Reconstruction and Classification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A toolkit to benchmark point cloud quality metrics with multi-track evaluation criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, ABU DHABI, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723967v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Reference Generative Face Video Compression with Contrastive Learning</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing Immersive Experiences through 3D Point Cloud Analysis: A Novel Framework for Applying 2D Visual Saliency Models to 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mmsp61759.2024.10743797⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Quality of Multimedia Experience (QoMEX 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Karlshamn, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex61742.2024.10598254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683529v1</w:t>
+                <w:t xml:space="preserve">hal-04572478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Toolkit to Benchmark Point Cloud Quality Metrics with Multi-Track Evaluation Criteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Quach</w:t>
+                <w:t xml:space="preserve">Balancing Representation Abstractions and Local Details Preservation for 3D Point Cloud Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647510⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10448110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281495v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved predictive coding for animation-based video compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Scalable Point Cloud Coding for Reconstruction and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Anh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Ha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Signal Processing Society, Sep 2024, GENEVA, Switzerland</w:t>
+              <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683523v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression de Nuages de Points basée sur Normalizing Flow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Toolkit to Benchmark Point Cloud Quality Metrics with Multi-Track Evaluation Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.117-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826722v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Measures for the Rate-Distortion-Latency Trade-Off</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-Reference Generative Face Video Compression with Contrastive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goluck Konuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 26th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2024, WEST LAFAYETTE - INDIANA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmsp61759.2024.10743797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350236v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCQA-Graphpoint: Efficient Deep-Based Graph Metric for Point Cloud Quality Assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improved predictive coding for animation-based video compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goluck Konuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, Sep 2024, GENEVA, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026860v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF-PCAC: Normalizing Flow based Point Cloud Attribute Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Compression de Nuages de Points basée sur Normalizing Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026663v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Learnable EVC Intra Predictor Using Masked Convolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Spadaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Iacoviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Udine, Italy. pp.537-549, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43148-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Coding for Animation-Based Video Compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Unified Measures for the Rate-Distortion-Latency Trade-Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Milovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Jeju island, Republic of Korea, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243836v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel No-Reference Point Clouds Quality Metric using Transformer Similar Architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">PCQA-Graphpoint: Efficient Deep-Based Graph Metric for Point Cloud Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10096610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168916v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense Method against Adversarial Attacks Using JPEG Compression and One-Pixel Attack for Improved Dataset Security</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">NF-PCAC: Normalizing Flow based Point Cloud Attribute Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 27th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC59206.2023.10308520⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10096294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476986v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal Evaluation of 3D Point Clouds Images: A Novel No-Reference Approach using a Multi-Stream Attentive Architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Predictive Coding for Animation-Based Video Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goluck Konuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10290034⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur (Malaysia), Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135641v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All Predictions Matter: an Online Video Prediction Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Novel No-Reference Point Clouds Quality Metric using Transformer Similar Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Visual Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Gjøvik, Norway</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204130v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation Learning Optimization for 3D Point Cloud Quality Assessment without Reference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Defense Method against Adversarial Attacks Using JPEG Compression and One-Pixel Attack for Improved Dataset Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina-Valentina Cucu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Stănescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ghergulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Ionel Găină</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897689⟩</w:t>
+              <w:t xml:space="preserve">2023 27th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Timisoara, Romania. pp.523-527, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC59206.2023.10308520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717340v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point cloud quality assessment using cross-correlation of deep features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Multi-modal Evaluation of 3D Point Clouds Images: A Novel No-Reference Approach using a Multi-Stream Attentive Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Quality of Experience in Visual Multimedia Applications (ACMMM QoEVMA 2022), ACM Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3552469.3555710⟩</w:t>
+              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10290034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801014v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Image Utility Assessment Framework for Machine Perception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">All Predictions Matter: an Online Video Prediction Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Workshop on Visual Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Gjøvik, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690557v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’apprentissage des représentations pour l’évaluation de la qualité des nuages de points 3D sans référence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marouane Tliba</w:t>
+                <w:t xml:space="preserve">Towards an Image Utility Assessment Framework for Machine Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohaib Amjad Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717291v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based 3D point cloud quality assessment using a support vector regressor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representation Learning Optimization for 3D Point Cloud Quality Assessment without Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/EI.2022.34.9.IQSP-385⟩</w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562256v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From capture to immersive viewing of 3D HDR point clouds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Point cloud quality assessment using cross-correlation of deep features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cozot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/egt.20221054⟩</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Quality of Experience in Visual Multimedia Applications (ACMMM QoEVMA 2022), ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3552469.3555710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664181v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards zero-latency video transmission through frame extrapolation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From capture to immersive viewing of 3D HDR point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Loscos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897958⟩</w:t>
+              <w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Computer Graphics, Apr 2022, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egt.20221054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721273v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Deep Animation Codec for Low-Bitrate Video Conferencing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning-based 3D point cloud quality assessment using a support vector regressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/EI.2022.34.9.IQSP-385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720713v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une transmission vidéo sans latence par l'extrapolation d'images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l’apprentissage des représentations pour l’évaluation de la qualité des nuages de points 3D sans référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721301v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel-based Deep Point Cloud Geometry Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards zero-latency video transmission through frame extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438488v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep perceptual metric for 3D point clouds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vers une transmission vidéo sans latence par l'extrapolation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108242v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale deep context modeling for lossless point cloud geometry compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Deep Animation Codec for Low-Bitrate Video Conferencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goluck Konuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216378v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based lossless light field compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Combination of Deep Learning-based and Handcrafted Features for Blind Image Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Søren Forchhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733637⟩</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Visual Information Processing (EUVIP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9484013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298954v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Deep Learning-based and Handcrafted Features for Blind Image Quality Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+                <w:t xml:space="preserve">Voxel-based Deep Point Cloud Geometry Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat-Than Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Visual Information Processing (EUVIP 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia-Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231269v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based blind quality assessment of 3D point clouds without reference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A deep perceptual metric for 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455967⟩</w:t>
+              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, San Francisco, United States. pp.257-1-257-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.9.IQSP-257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198099v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Network for 3D Point Cloud Quality Assessment with Reference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+                <w:t xml:space="preserve">Multiscale deep context modeling for lossless point cloud geometry compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733565⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen (virtual), China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298952v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Point Cloud Geometry Coding Toolbox</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning-based lossless light field compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Umair Mukati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Forchhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455986⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231402v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based lossless compression of 3d point cloud geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dat Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">Convolutional Neural Network for 3D Point Cloud Quality Assessment with Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp39728.2021.9414763⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141577v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Deep learning-based blind quality assessment of 3D point clouds without reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733474⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen (virtual), China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321849v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low bitrate video conferencing using deep image animation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Deep Point Cloud Geometry Coding Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp39728.2021.9414731⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138045v2</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Learning-based and HEVC-based Coding of Light Fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190971⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609366v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective and objective quality assessment of the softcast video transmission scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ultra-low bitrate video conferencing using deep image animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goluck Konuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Visual Communications and Image Processing (VCIP 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/vcip49819.2020.9301778⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp39728.2021.9414731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997050v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">View Synthesis-based Distributed Light Field Compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning-based lossless compression of 3d point cloud geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Søren Forchhammer</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105980⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp39728.2021.9414763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543941v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Deep Point Cloud Geometry Compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hybrid Learning-based and HEVC-based Coding of Light Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287077⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3344-3348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910180v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just Noticeable Quantization Levels for High Dynamic Range Images</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Subjective and objective quality assessment of the softcast video transmission scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190931⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Visual Communications and Image Processing (VCIP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Macau, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vcip49819.2020.9301778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609440v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVA: An Explainable Visual Aesthetics Dataset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">View Synthesis-based Distributed Light Field Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Umair Mukati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Forchhammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Aesthetic and Technical Quality Assessment of Multimedia and Media Analytics for Societal Trends (ATQAM/MAST’20), ACM Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3423268.3423590⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934292v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding-based Compression of Point Cloud Attributes</w:t>
+                <w:t xml:space="preserve">Improved Deep Point Cloud Geometry Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191180⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609423v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Method to Determine Quantization Levels for High Luminance Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Just Noticeable Quantization Levels for High Dynamic Range Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevim Begüm Sözer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Oguz Akyuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Signal Processing and Communications Applications Conference (SIU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SIU49456.2020.9302435⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.1201-1205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519219v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Deep Features for Opinion-Unaware, Distortion-Unaware, No-Reference Image Quality Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">EVA: An Explainable Visual Aesthetics Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irene Cheng</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conférence of Smart Multimedia 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-54407-2_8⟩</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Aesthetic and Technical Quality Assessment of Multimedia and Media Analytics for Societal Trends (ATQAM/MAST’20), ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Seattle, United States. pp.5-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3423268.3423590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335535v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the Impact of Cross-Content Pairs on Pairwise Comparison Scaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Folding-based Compression of Point Cloud Attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aljosa Smolic</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Eleventh International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QoMEX.2019.8743295⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3309-3313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400483v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing HEVC Spatial Prediction by Context-based Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Experimental Method to Determine Quantization Levels for High Luminance Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevim Begüm Sözer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Oguz Akyuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8683624⟩</w:t>
+              <w:t xml:space="preserve">28th Signal Processing and Communications Applications Conference (SIU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Gaziantep, Turkey. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIU49456.2020.9302435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02243361v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Aesthetics and Action Recognition-based Networks for the Prediction of Media Memorability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Potential of Deep Features for Opinion-Unaware, Distortion-Unaware, No-Reference Image Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhayan Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conférence of Smart Multimedia 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Diego, CA, United States. pp.87-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-54407-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368920v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Convolutional Transforms for Lossy Point Cloud Geometry Compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analysing the Impact of Cross-Content Pairs on Pairwise Comparison Scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aljosa Smolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Image Processing (ICIP 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803413⟩</w:t>
+              <w:t xml:space="preserve">2019 Eleventh International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2019.8743295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116891v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Subjectivity in Image Aesthetics Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Using Aesthetics and Action Recognition-based Networks for the Prediction of Media Memorability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Gabriel Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Workshop on Multimedia Signal Processing (MMSP'2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191142v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Local Distortion Visibility from Image Quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enhancing HEVC Spatial Prediction by Context-based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irene Cheng</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip.2018.8451732⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4035-4039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8683624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791412v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02243361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between MOS and pairwise comparisons and the importance of cross-content comparisons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Predicting Subjectivity in Image Aesthetics Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafał Mantiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-517⟩</w:t>
+              <w:t xml:space="preserve">21st International Workshop on Multimedia Signal Processing (MMSP'2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP.2019.8901716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654133v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Assessment of Deep-Learning-Based Image Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning Convolutional Transforms for Lossy Point Cloud Geometry Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mmsp.2018.8547064⟩</w:t>
+              <w:t xml:space="preserve">26th IEEE International Conference on Image Processing (ICIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.4320-4324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819588v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived dynamic range of HDR images with no semantic information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality Assessment of Deep-Learning-Based Image Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-507⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmsp.2018.8547064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654136v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Quality Evaluation for Tile-Based Spatial Adaptation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning Local Distortion Visibility from Image Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.K. Kottayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Multimedia Signal Processing (MMSP 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP.2018.8547126⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2018.8451732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412368v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Preferred System Gamma is Primarily Determined by the Ratio of Dynamic Range of the Original Scene and the Displayed Image</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relation between MOS and pairwise comparisons and the importance of cross-content comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał Mantiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.14.hvei-508⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2018, Burlingame, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671746v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Color Space on High Dynamic Range Video Compression Performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceived dynamic range of HDR images with no semantic information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Erfurt, Germany. </w:t>
+              <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Burlingame, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/qomex.2017.7965632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505967v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Residue Signal for Backward Compatible HDR Image Coding</w:t>
+                <w:t xml:space="preserve">Video Quality Evaluation for Tile-Based Spatial Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kutan Feyiz</w:t>
+                <w:t xml:space="preserve">Hiba Yousef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatih Kamisli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">J. Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Signal Processing and Communications Applications Conference (SIU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Workshop on Multimedia Signal Processing (MMSP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP.2018.8547126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395452v1</w:t>
+                <w:t xml:space="preserve">hal-02412368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust dynamic range computation for high dynamic range content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Preferred System Gamma is Primarily Determined by the Ratio of Dynamic Range of the Original Scene and the Displayed Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bertalmío</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.14.hvei-508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433779v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive perceptual quantization method for HDR video coding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis and Directional Coding of Layer-based HDR Image Coding Residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kutan Feyiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Kamisli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip.2017.8296437⟩</w:t>
+              <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, London-Luton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579536v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis and Directional Coding of Layer-based HDR Image Coding Residue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Color Space on High Dynamic Range Video Compression Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Mantiuk,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122244⟩</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Erfurt, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex.2017.7965632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567379v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience in UHD-1 Phase 2 television: the contribution of UHD+HFR technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of Residue Signal for Backward Compatible HDR Image Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kutan Feyiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Kamisli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Signal Processing and Communications Applications Conference (SIU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Antalya, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567377v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Features to Track for RGBD images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust dynamic range computation for high dynamic range content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Debattista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Burlingame, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433777v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based Adaptive Tone Mapping for Keypoint Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An adaptive perceptual quantization method for HDR video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME’2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icme.2017.8019394⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2017.8296437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478337v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Tone Mapping Operator for Image Matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quality of Experience in UHD-1 Phase 2 television: the contribution of UHD+HFR technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296707⟩</w:t>
+              <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, London-Luton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519605v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic Detection of Inverse Tone Mapping in HDR images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Good Features to Track for RGBD images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Banterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433773v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using region-of-interest for quality evaluation of DIBR-based view synthesis methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning-based Adaptive Tone Mapping for Keypoint Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Eighth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498950⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME’2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hong Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icme.2017.8019394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349801v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keypoint detection in RGBD images based on an efficient viewpoint-covariant multiscale representation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning-Based Tone Mapping Operator for Image Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2017, Beijing, China. pp.2374-2378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349025v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived dynamic range of HDR images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Forensic Detection of Inverse Tone Mapping in HDR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386170v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR Video Coding based on a Temporally Constrained Tone Mapping Operator,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using region-of-interest for quality evaluation of DIBR-based view synthesis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Digital Media Industry and Academic Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Eighth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433776v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Tone Mapping Operators for Keypoint Detection under Illumination Changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perceived dynamic range of HDR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Provenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debattista Kurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Workshop on Multimedia Signal Processing (MMSP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QoMEX 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lisboa, Portugal. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349708v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual modulation algorithm for accurate reproduction of high dynamic range video</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Keypoint detection in RGBD images based on an efficient viewpoint-covariant multiscale representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE Image, Video, and Multidimensional Signal Processing Workshop (IVMSP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362368v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation of HDR Image Matching under Extreme Illumination Changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">HDR Video Coding based on a Temporally Constrained Tone Mapping Operator,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagri Ozcinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Chengdu, China</w:t>
+              <w:t xml:space="preserve">IEEE Digital Media Industry and Academic Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357141v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image smoothing operator for fast and accurate scale space approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimizing Tone Mapping Operators for Keypoint Detection under Illumination Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">2016 IEEE Workshop on Multimedia Signal Processing (MMSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299839v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Feature Detection in HDR Based Imaging Under Changes in Illumination Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A dual modulation algorithm for accurate reproduction of high dynamic range video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISM.2015.58⟩</w:t>
+              <w:t xml:space="preserve">12th IEEE Image, Video, and Multidimensional Signal Processing Workshop (IVMSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331624v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detectability-quality trade-off in JPEG counter-forensics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Evaluation of HDR Image Matching under Extreme Illumination Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tubaro</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">The International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412132v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of display rendering on HDR image quality assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An image smoothing operator for fast and accurate scale space approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering+ Applications, Applications of Digital Image Processing XXXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203796v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving distinctiveness of BRISK features using depth maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of display rendering on HDR image quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Optical Engineering+ Applications, Applications of Digital Image Processing XXXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299845v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scale space for texture+depth images based on a discrete Laplacian operator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Feature Detection in HDR Based Imaging Under Changes in Illumination Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICME.2015.7177500⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2015.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299841v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCAL VISUAL FEATURES EXTRACTION FROM TEXTURE+DEPTH CONTENT BASED ON DEPTH IMAGE ANALYSIS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Detectability-quality trade-off in JPEG counter-forensics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tagliasacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082629v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVED TONE MAPPING OPERATOR FOR HDR CODING OPTIMIZING THE DISTORTION/SPATIAL COMPLEXITY TRADE-OFF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improving distinctiveness of BRISK features using depth maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec city, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141081v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of objective quality metrics for HDR image compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A scale space for texture+depth images based on a discrete Laplacian operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXXVII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2015.7177500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436204v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Range Expansion of Video Sequences: a Subjective Quality Assessment Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LOCAL VISUAL FEATURES EXTRACTION FROM TEXTURE+DEPTH CONTENT BASED ON DEPTH IMAGE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesco Banterle</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobalSIP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">ICIP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082628v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGION-BASED TONE MAPPING FOR EFFICIENT HIGH DYNAMIC RANGE VIDEO CODING</w:t>
+                <w:t xml:space="preserve">IMPROVED TONE MAPPING OPERATOR FOR HDR CODING OPTIMIZING THE DISTORTION/SPATIAL COMPLEXITY TRADE-OFF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. pp.208</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973500v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation-based optimized tone mapping for high dynamic range image and video coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of objective quality metrics for HDR image compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCS 2013 (30th Picture Coding Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Jose, United States. pp.257-260</w:t>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070851v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamic Range Expansion of Video Sequences: a Subjective Quality Assessment Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banterle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GlobalSIP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REGION-BASED TONE MAPPING FOR EFFICIENT HIGH DYNAMIC RANGE VIDEO CODING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. pp.208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation-based optimized tone mapping for high dynamic range image and video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCS 2013 (30th Picture Coding Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Jose, United States. pp.257-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Motion prediction of depth video for depth-image-based rendering using don’t care regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Galvão de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Picture Coding Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13864,148 +14214,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive Video Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagri Ozcinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9780323917551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2021-0-00404-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14015,416 +14365,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagri Ozcinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.xvii-xx, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-32-391755-1.00006-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of light fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction to Immersive Video Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagri Ozcinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, 2022, 978-0-323-91755-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/b978-0-32-391755-1.00014-6⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9780323917551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-32-391755-1.00007-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801026v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Immersive Video Technologies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Compression of light fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/b978-0-32-391755-1.00007-9⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, 2022, 978-0-323-91755-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-32-391755-1.00014-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831371v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point cloud compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14455,924 +14805,924 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2022, 978-0-323-91755-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-32-391755-1.00019-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and challenges in computational image aesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Perception of Visual Information: Psychological and Computational Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.133-181, 2022, 978-3-030-81464-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-81465-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">HDR Image and Video Quality Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t>
+              <w:t xml:space="preserve">High Dynamic Range Video – From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287219v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR Image and Video Quality Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Dynamic Range Video – From Acquisition, to Display and Applications</w:t>
+              <w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436053v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR Image and Video Quality Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016, 978-0081004128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth Video Coding Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging technologies for 3D video: content creation, coding, transmission and rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth Video Coding Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Technologies for 3D Video: Creation, Coding, Transmission and Rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15382,152 +15732,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and Apparatuses for Encoding and Decoding a Point Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : European Patent Office application number: 23305352.9. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based PCC via Unfolding of 3D Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15536,230 +15886,230 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/213,654. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Summarization for Binary Voxel Grid Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad Lodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/275,511. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based Point Cloud Compression via Tearing Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15768,112 +16118,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/181,270. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlier Grouping based Point Cloud Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15882,90 +16232,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/281,803. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15975,487 +16325,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[AI-3DGC] NF-PCAC - deep point cloud attribute compression with normalizing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISO/IEC JTC 1/SC 29/WG7, m61142</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D coding tools final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D3.4 of the PERSEE project : 2D coding tools final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software description and configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16465,91 +16815,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Contributions in Video Compression, Quality of Experience and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. université paris sud, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02996772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16559,131 +16909,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Toolbox for Deep Point Cloud Geometry Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId377"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16751,51 +17101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F2BF4B7"/>
+    <w:nsid w:val="D18FDC35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16982,51 +17332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giuseppe-valenzise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5840-5743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243207239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05540710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuzheng Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2026.3668856" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05497357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiebin Yan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Soundararajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3655117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05561474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoning Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2026.3676048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfei Sheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leida Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2025.3632637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04981137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyang Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2400107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04393713v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Altieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohic Fotio Tiotsop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3390113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280304v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Quach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljosa Smolic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3355642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Pang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.846972" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Thanh Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3100279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umair Mukati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Stepanov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3073252" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2786746" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakanksha A Rana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveer Singh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2936649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Ortiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Mikhailiuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2936103" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2839885" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lauga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.06.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Karpushin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.11.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Kottayil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2778570" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banterle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-017-0007-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Debattista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.11.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2590305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tagliasacchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tubaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Nhat Tran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Sario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spadaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borba Pinheiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05371594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Gallina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Presta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Heriberto Giraldo Zuluaga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04861049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goluck Konuko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849880" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446754" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04861043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849794" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413630v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Tliba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10448110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615285v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cesar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex61742.2024.10598254" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Le" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp61759.2024.10743797" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647510" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04350236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan Vijayaratnam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026860v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096610" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026663v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096294" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04201123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Iacoviello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mosca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43148-7_45" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222205" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168916v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina-Valentina Cucu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela St&#259;nescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ghergulescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ionel G&#259;in&#259;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC59206.2023.10308520" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10290034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04204130v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897689" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552469.3555710" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690557v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Amjad Khan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909664" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562256v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2022.34.9.IQSP-385" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897958" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720713v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Than Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.9.IQSP-257" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216378v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455990" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298954v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umair Mukati" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733637" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231269v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9484013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455967" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298952v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733565" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455986" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp39728.2021.9414763" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138045v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp39728.2021.9414731" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609366v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190971" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105980" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287077" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609440v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevim Beg&#252;m S&#246;zer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Koz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Oguz Akyuz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190931" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Kang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423268.3423590" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609423v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU49456.2020.9302435" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335535v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhayan Mukherjee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54407-2_8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743295" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02243361v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683624" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368920v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gabriel Constantin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dinu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116891v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803413" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191142v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901716" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791412v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451732" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654133v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Mantiuk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-517" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819588v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2018.8547064" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654136v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-507" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412368v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Yousef" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547126" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671746v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.14.hvei-508" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505967v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk," TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2017.7965632" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395452v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutan Feyiz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Kamisli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433779v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579536v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2017.8296437" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567379v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122244" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gicquel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122238" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433777v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952473" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478337v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2017.8019394" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296707" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433773v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349801v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498950" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349025v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debattista Kurt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498953" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433776v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349708v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528226" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01357141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299839v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331624v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.58" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412132v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203796v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299845v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351232" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177500" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082629v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141081v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436204v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973500v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286381v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Galv&#227;o de Oliveira" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783548v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/immersive-video-technologies/valenzise/978-0-323-91755-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-00404-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491519v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00006-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801026v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00014-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831371v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00007-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801036v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00019-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311344v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81465-6_6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436053v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287220v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04417931v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322485v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322489v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Lodhi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322454v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322490v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505886v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935612v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02996772v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330548v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giuseppe-valenzise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5840-5743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243207239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05497357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiebin Yan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Soundararajan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3655117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05540710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuzheng Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2026.3668856" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05561474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoning Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2026.3676048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfei Sheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leida Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2025.3632637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04981137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyang Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2400107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04393713v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Altieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohic Fotio Tiotsop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3390113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280304v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Quach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljosa Smolic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3355642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Pang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.846972" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Thanh Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3100279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umair Mukati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Stepanov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3073252" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2786746" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakanksha A Rana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveer Singh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2936649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Ortiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Mikhailiuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2936103" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2839885" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lauga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.06.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Karpushin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.11.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Kottayil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2778570" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banterle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-017-0007-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Debattista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.11.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2590305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tagliasacchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tubaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Nhat Tran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Sario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spadaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11463333" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05586766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leisong Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05586764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faming Ma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanzhi Yin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05586765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Lu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhao Ma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borba Pinheiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05371594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Gallina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Presta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Heriberto Giraldo Zuluaga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04861043v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849794" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04861049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goluck Konuko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849880" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446754" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615285v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Tliba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cesar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex61742.2024.10598254" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413630v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10448110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Le" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647510" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp61759.2024.10743797" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04201123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Iacoviello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mosca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43148-7_45" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04350236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan Vijayaratnam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026860v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096610" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096294" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222205" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168916v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina-Valentina Cucu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela St&#259;nescu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ghergulescu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ionel G&#259;in&#259;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC59206.2023.10308520" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135641v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10290034" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04204130v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690557v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Amjad Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909664" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717340v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897689" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552469.3555710" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562256v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2022.34.9.IQSP-385" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717291v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897958" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721301v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720713v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9484013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Than Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.9.IQSP-257" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455990" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298954v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umair Mukati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733637" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298952v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733565" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455967" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231402v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455986" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138045v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp39728.2021.9414731" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp39728.2021.9414763" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609366v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190971" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543941v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105980" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910180v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287077" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609440v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevim Beg&#252;m S&#246;zer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Koz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Oguz Akyuz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190931" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Kang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423268.3423590" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609423v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191180" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519219v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU49456.2020.9302435" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335535v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhayan Mukherjee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54407-2_8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400483v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743295" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368920v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gabriel Constantin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dinu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02243361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683624" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191142v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901716" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116891v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803413" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819588v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2018.8547064" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451732" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654133v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Mantiuk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-517" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654136v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-507" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412368v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Yousef" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547126" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671746v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.14.hvei-508" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567379v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutan Feyiz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Kamisli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122244" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505967v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk," TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2017.7965632" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395452v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433779v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2017.8296437" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567377v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gicquel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122238" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433777v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952473" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478337v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2017.8019394" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519605v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296707" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433773v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349801v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498950" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386170v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debattista Kurt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498953" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349025v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433776v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349708v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362368v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528226" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01357141v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299839v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203796v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331624v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.58" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412132v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299845v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351232" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299841v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177500" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082629v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141081v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973500v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070851v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286381v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Galv&#227;o de Oliveira" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783548v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/immersive-video-technologies/valenzise/978-0-323-91755-1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-00404-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491519v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00006-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831371v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00007-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801026v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00014-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801036v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00019-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311344v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81465-6_6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436053v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287220v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04417931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322485v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322489v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Lodhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322454v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322490v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505886v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935612v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02996772v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330548v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>