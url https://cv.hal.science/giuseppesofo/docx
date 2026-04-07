--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giuseppe Sofo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Traduction indisciplinée : Itinéraires et détours d’une approche théorique indisciplinée de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L’original en question. Langues et traduction en contexte intermédial, 2025 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth of Dark Names. Adventure and adventurers, narration and narrators in Stevenson and Conrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Doctoriales XIII, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Tempests: A Reading of Aimé Césaire's Une Tempête in Translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text&amp;Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnival of arts: Teatro, arti visive e performative, e carnevale caraibico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Tolomeo : Rivista di studi postcoloniali | A Postcolonial Studies Journal | Journal d’études postcoloniales | Revista de estudos pós-coloniais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Della bellezza e della danza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asimmetrici Arcipelaghi. Scrittori Caraibici Contemporanei.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnival of arts: Teatro, arti visive e performative, e carnevale caraibico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Tolomeo : Rivista di studi postcoloniali | A Postcolonial Studies Journal | Journal d’études postcoloniales | Revista de estudos pós-coloniais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie through Rushdie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnolipi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, II (5), pp.27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla scoperta del mondo, una lingua alla volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.93-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the(ir) Voice(lessness): Jamaican language(s) in Alecia McKenzie's Short Stories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riding the wave of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the(ir) Voice(lessness): Jamaican language(s) in Alecia McKenzie's Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Afrikan Journal of Culture, Politics, and Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riding the Wave of Resistance. Proud Flesh, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Wings of Myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altre Modernità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10-11, pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie through Rushdie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnolipi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il continente nudo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il paese nudo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forged From the Love of Liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli spazi della musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ri)costruire la memoria dell'arcipelago. I Caraibi tra scrittura, riscrittura e traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eminario “Remembering Otherwise: Riflessioni su trauma e memoria”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errore creatore: un nuovo sguardo sull'errore in traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II seminario sulla traduzione “Tradurre lingue, linguaggi e culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Wor(l)ds: Re-reading the Misreading”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dickinson College, Carlisle, PA, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Carlisle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Errore creatore: un nuovo sguardo sull'errore in traduzione”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II seminario sulla traduzione “Tradurre lingue, linguaggi e culture”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi dell'Aquila, 2014, Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation à théâtre entre réécriture et traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Le citationnisme au théâtre  : réécriture, allusion ou citation véritable?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Ri)costruire la memoria dell'arcipelago. I Caraibi tra scrittura, riscrittura e traduzione”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario “Remembering Otherwise: Riflessioni su trauma e memoria”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facoltà di Lingue e letterature straniere, Università di Bologna, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating Drama”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Comparative Drama Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stevenson University, 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating Drama.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Comparative Drama Conference, Stevenson University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Owings Mills, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulant Humanities: Humanity is in movement, humanities in movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCfE, 8th annual conference, “'Travelling Europe': Interdisciplinary Perspectives on Place and Space”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Circulant Humanities: Humanity is in movement, humanities in movement”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Centre for Europe, 8th annual conference, “'Travelling Europe': Interdisciplinary Perspectives on Place and Space”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La citation à théâtre entre réécriture et traduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Le citationnisme au théâtre  : réécriture, allusion ou citation véritable?”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Erreur, créateur: La notion d'erreur en traduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing, Rewriting and Translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACLALS Conference “'The current unbroken / the circuits kept open': Connecting Cultures and the Commonwealth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sainte-Lucie, Saint Lucia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Writing, Rewriting and Translation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACLALS Conference “'The current unbroken / the circuits kept open': Connecting Cultures and the Commonwealth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sainte-Lucie, Saint Lucia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur, créateur: La notion d'erreur en traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Homelessness and Homeboundness in Alecia McKenzie's and Velma Pollard's Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude “Migrations et productions artistiques dans les Amériques”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Disrupting Literature: Reading Rushdie Through Rushdie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Salman Rushdie in the 21st Century: 'Swallowing a World'”, Faculdade de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Lisboa, 2013, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homelessness and Homeboundness in Alecia McKenzie's and Velma Pollard's Short Stories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude “Migrations et productions artistiques dans les Amériques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating the Myth: Analysing Derek Walcott's Italian Odyssey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Center for Myth Studies Conference “Translating Myth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie Through Rushdie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Salman Rushdie in the 21st Century: 'Swallowing a World'"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Re)Writing and (Re)Translating the Myth: Analysing Derek Walcott's Italian Odyssey”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Center for Myth Studies Conference “Translating Myth”, Center for Myth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Essex, 2013, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Reality's a Stage: Staging (Over)Reality in Michel Vinaver's 11 September 2001”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT Conference “Esthétique(s) et idéologie(s) dans l'art contemporain, théâtral ou autre / Aesthetics and Ideology in Contemporary Literature and Drama”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality's a Stage: Staging (Over)Reality in Michel Vinaver's 11 September 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT Conference “Esthétique(s) et idéologie(s) dans l'art contemporain, théâtral ou autre / Aesthetics and Ideology in Contemporary Literature and Drama”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere in silenzio: La traduzione come viaggio verso un altro sé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminario “Il traduttore: 'passator cortese' dell'intercultura”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Passage: Translation of Postcolonial Literature as Return Voyage From the Middle Passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Translation Conference “Translation: New Destinations”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yildiz Technical University, 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Scrivere in silenzio: La traduzione come viaggio verso un altro sé”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminario “Il traduttore: 'passator cortese' dell'intercultura”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi dell'Aquila, 2013, Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Magini, The World Above</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Magini, Rome... on foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup, Nseka, Mopaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracce: Das Neue Italienischlehrmittel für Deutschsprachige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Blanc, Cloaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Césaire, Una Tempesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amore non si conosce, ma si racconta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. Colombi, Tua, Marguerite Yourcenar, Zandonai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Della bellezza e della danza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asimmetrici Arcipelaghi. Scrittori Caraibici Contemporanei, cascio editore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riscrivere la Storia attraverso le storie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roland Rugero, Vivi!, Socrates (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una nuova voce e nuovi occhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roland Rugero, Vivi!, Socrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il continente nudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Pépin, Il paese nudo, Kolibris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una Tempesta postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Césaire, Una Tempesta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad & Tobago. Carnevale, fango e colori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest’alba radioattiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giuseppe Sofo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Traduction indisciplinée : Itinéraires et détours d’une approche théorique indisciplinée de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L’original en question. Langues et traduction en contexte intermédial, 2025 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth of Dark Names. Adventure and adventurers, narration and narrators in Stevenson and Conrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Doctoriales XIII, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnival of arts: Teatro, arti visive e performative, e carnevale caraibico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Tolomeo : Rivista di studi postcoloniali | A Postcolonial Studies Journal | Journal d’études postcoloniales | Revista de estudos pós-coloniais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Della bellezza e della danza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asimmetrici Arcipelaghi. Scrittori Caraibici Contemporanei.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnival of arts: Teatro, arti visive e performative, e carnevale caraibico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Tolomeo : Rivista di studi postcoloniali | A Postcolonial Studies Journal | Journal d’études postcoloniales | Revista de estudos pós-coloniais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Tempests: A Reading of Aimé Césaire's Une Tempête in Translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text&amp;Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla scoperta del mondo, una lingua alla volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.93-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the(ir) Voice(lessness): Jamaican language(s) in Alecia McKenzie's Short Stories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riding the wave of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie through Rushdie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnolipi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the(ir) Voice(lessness): Jamaican language(s) in Alecia McKenzie's Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Afrikan Journal of Culture, Politics, and Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riding the Wave of Resistance. Proud Flesh, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Wings of Myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altre Modernità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10-11, pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il continente nudo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il paese nudo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forged From the Love of Liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli spazi della musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie through Rushdie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnolipi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, II (5), pp.27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errore creatore: un nuovo sguardo sull'errore in traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II seminario sulla traduzione “Tradurre lingue, linguaggi e culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Ri)costruire la memoria dell'arcipelago. I Caraibi tra scrittura, riscrittura e traduzione”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario “Remembering Otherwise: Riflessioni su trauma e memoria”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facoltà di Lingue e letterature straniere, Università di Bologna, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Wor(l)ds: Re-reading the Misreading”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dickinson College, Carlisle, PA, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Carlisle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Errore creatore: un nuovo sguardo sull'errore in traduzione”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II seminario sulla traduzione “Tradurre lingue, linguaggi e culture”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi dell'Aquila, 2014, Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation à théâtre entre réécriture et traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Le citationnisme au théâtre  : réécriture, allusion ou citation véritable?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating Drama”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Comparative Drama Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stevenson University, 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating Drama.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Comparative Drama Conference, Stevenson University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Owings Mills, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulant Humanities: Humanity is in movement, humanities in movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCfE, 8th annual conference, “'Travelling Europe': Interdisciplinary Perspectives on Place and Space”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Circulant Humanities: Humanity is in movement, humanities in movement”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Centre for Europe, 8th annual conference, “'Travelling Europe': Interdisciplinary Perspectives on Place and Space”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La citation à théâtre entre réécriture et traduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Le citationnisme au théâtre  : réécriture, allusion ou citation véritable?”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ri)costruire la memoria dell'arcipelago. I Caraibi tra scrittura, riscrittura e traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eminario “Remembering Otherwise: Riflessioni su trauma e memoria”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Writing, Rewriting and Translation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACLALS Conference “'The current unbroken / the circuits kept open': Connecting Cultures and the Commonwealth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sainte-Lucie, Saint Lucia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur, créateur: La notion d'erreur en traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Homelessness and Homeboundness in Alecia McKenzie's and Velma Pollard's Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude “Migrations et productions artistiques dans les Amériques”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie Through Rushdie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Salman Rushdie in the 21st Century: 'Swallowing a World'"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Disrupting Literature: Reading Rushdie Through Rushdie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Salman Rushdie in the 21st Century: 'Swallowing a World'”, Faculdade de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Lisboa, 2013, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homelessness and Homeboundness in Alecia McKenzie's and Velma Pollard's Short Stories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude “Migrations et productions artistiques dans les Amériques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating the Myth: Analysing Derek Walcott's Italian Odyssey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Center for Myth Studies Conference “Translating Myth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Reality's a Stage: Staging (Over)Reality in Michel Vinaver's 11 September 2001”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT Conference “Esthétique(s) et idéologie(s) dans l'art contemporain, théâtral ou autre / Aesthetics and Ideology in Contemporary Literature and Drama”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Re)Writing and (Re)Translating the Myth: Analysing Derek Walcott's Italian Odyssey”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Center for Myth Studies Conference “Translating Myth”, Center for Myth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Essex, 2013, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality's a Stage: Staging (Over)Reality in Michel Vinaver's 11 September 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT Conference “Esthétique(s) et idéologie(s) dans l'art contemporain, théâtral ou autre / Aesthetics and Ideology in Contemporary Literature and Drama”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere in silenzio: La traduzione come viaggio verso un altro sé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminario “Il traduttore: 'passator cortese' dell'intercultura”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Passage: Translation of Postcolonial Literature as Return Voyage From the Middle Passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Translation Conference “Translation: New Destinations”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yildiz Technical University, 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Scrivere in silenzio: La traduzione come viaggio verso un altro sé”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminario “Il traduttore: 'passator cortese' dell'intercultura”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi dell'Aquila, 2013, Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing, Rewriting and Translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACLALS Conference “'The current unbroken / the circuits kept open': Connecting Cultures and the Commonwealth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sainte-Lucie, Saint Lucia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Erreur, créateur: La notion d'erreur en traduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Magini, The World Above</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Magini, Rome... on foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup, Nseka, Mopaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracce: Das Neue Italienischlehrmittel für Deutschsprachige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Césaire, Una Tempesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Blanc, Cloaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amore non si conosce, ma si racconta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. Colombi, Tua, Marguerite Yourcenar, Zandonai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Della bellezza e della danza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asimmetrici Arcipelaghi. Scrittori Caraibici Contemporanei, cascio editore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riscrivere la Storia attraverso le storie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roland Rugero, Vivi!, Socrates (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una nuova voce e nuovi occhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roland Rugero, Vivi!, Socrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il continente nudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Pépin, Il paese nudo, Kolibris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una Tempesta postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Césaire, Una Tempesta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest’alba radioattiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad & Tobago. Carnevale, fango e colori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sofo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519714v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339665v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sofo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519714v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339686v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322385v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>