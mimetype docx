--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giuseppe Sofo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Traduction indisciplinée : Itinéraires et détours d’une approche théorique indisciplinée de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L’original en question. Langues et traduction en contexte intermédial, 2025 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth of Dark Names. Adventure and adventurers, narration and narrators in Stevenson and Conrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Doctoriales XIII, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnival of arts: Teatro, arti visive e performative, e carnevale caraibico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Tolomeo : Rivista di studi postcoloniali | A Postcolonial Studies Journal | Journal d’études postcoloniales | Revista de estudos pós-coloniais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Della bellezza e della danza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asimmetrici Arcipelaghi. Scrittori Caraibici Contemporanei.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnival of arts: Teatro, arti visive e performative, e carnevale caraibico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Tolomeo : Rivista di studi postcoloniali | A Postcolonial Studies Journal | Journal d’études postcoloniales | Revista de estudos pós-coloniais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Tempests: A Reading of Aimé Césaire's Une Tempête in Translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text&amp;Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla scoperta del mondo, una lingua alla volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.93-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the(ir) Voice(lessness): Jamaican language(s) in Alecia McKenzie's Short Stories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riding the wave of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie through Rushdie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnolipi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the(ir) Voice(lessness): Jamaican language(s) in Alecia McKenzie's Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Afrikan Journal of Culture, Politics, and Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riding the Wave of Resistance. Proud Flesh, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Wings of Myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altre Modernità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10-11, pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il continente nudo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il paese nudo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forged From the Love of Liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli spazi della musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie through Rushdie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnolipi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, II (5), pp.27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errore creatore: un nuovo sguardo sull'errore in traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II seminario sulla traduzione “Tradurre lingue, linguaggi e culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Ri)costruire la memoria dell'arcipelago. I Caraibi tra scrittura, riscrittura e traduzione”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario “Remembering Otherwise: Riflessioni su trauma e memoria”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facoltà di Lingue e letterature straniere, Università di Bologna, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Wor(l)ds: Re-reading the Misreading”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dickinson College, Carlisle, PA, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Carlisle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Errore creatore: un nuovo sguardo sull'errore in traduzione”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II seminario sulla traduzione “Tradurre lingue, linguaggi e culture”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi dell'Aquila, 2014, Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation à théâtre entre réécriture et traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Le citationnisme au théâtre  : réécriture, allusion ou citation véritable?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating Drama”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Comparative Drama Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stevenson University, 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating Drama.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Comparative Drama Conference, Stevenson University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Owings Mills, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulant Humanities: Humanity is in movement, humanities in movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCfE, 8th annual conference, “'Travelling Europe': Interdisciplinary Perspectives on Place and Space”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Circulant Humanities: Humanity is in movement, humanities in movement”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Centre for Europe, 8th annual conference, “'Travelling Europe': Interdisciplinary Perspectives on Place and Space”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La citation à théâtre entre réécriture et traduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Le citationnisme au théâtre  : réécriture, allusion ou citation véritable?”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ri)costruire la memoria dell'arcipelago. I Caraibi tra scrittura, riscrittura e traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eminario “Remembering Otherwise: Riflessioni su trauma e memoria”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Writing, Rewriting and Translation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACLALS Conference “'The current unbroken / the circuits kept open': Connecting Cultures and the Commonwealth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sainte-Lucie, Saint Lucia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur, créateur: La notion d'erreur en traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Homelessness and Homeboundness in Alecia McKenzie's and Velma Pollard's Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude “Migrations et productions artistiques dans les Amériques”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie Through Rushdie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Salman Rushdie in the 21st Century: 'Swallowing a World'"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Disrupting Literature: Reading Rushdie Through Rushdie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Salman Rushdie in the 21st Century: 'Swallowing a World'”, Faculdade de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Lisboa, 2013, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homelessness and Homeboundness in Alecia McKenzie's and Velma Pollard's Short Stories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude “Migrations et productions artistiques dans les Amériques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating the Myth: Analysing Derek Walcott's Italian Odyssey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Center for Myth Studies Conference “Translating Myth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Reality's a Stage: Staging (Over)Reality in Michel Vinaver's 11 September 2001”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT Conference “Esthétique(s) et idéologie(s) dans l'art contemporain, théâtral ou autre / Aesthetics and Ideology in Contemporary Literature and Drama”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Re)Writing and (Re)Translating the Myth: Analysing Derek Walcott's Italian Odyssey”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Center for Myth Studies Conference “Translating Myth”, Center for Myth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Essex, 2013, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality's a Stage: Staging (Over)Reality in Michel Vinaver's 11 September 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT Conference “Esthétique(s) et idéologie(s) dans l'art contemporain, théâtral ou autre / Aesthetics and Ideology in Contemporary Literature and Drama”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere in silenzio: La traduzione come viaggio verso un altro sé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminario “Il traduttore: 'passator cortese' dell'intercultura”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Passage: Translation of Postcolonial Literature as Return Voyage From the Middle Passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Translation Conference “Translation: New Destinations”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yildiz Technical University, 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Scrivere in silenzio: La traduzione come viaggio verso un altro sé”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminario “Il traduttore: 'passator cortese' dell'intercultura”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi dell'Aquila, 2013, Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing, Rewriting and Translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACLALS Conference “'The current unbroken / the circuits kept open': Connecting Cultures and the Commonwealth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sainte-Lucie, Saint Lucia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Erreur, créateur: La notion d'erreur en traduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Magini, The World Above</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Magini, Rome... on foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup, Nseka, Mopaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracce: Das Neue Italienischlehrmittel für Deutschsprachige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Césaire, Una Tempesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Blanc, Cloaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amore non si conosce, ma si racconta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. Colombi, Tua, Marguerite Yourcenar, Zandonai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Della bellezza e della danza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asimmetrici Arcipelaghi. Scrittori Caraibici Contemporanei, cascio editore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riscrivere la Storia attraverso le storie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roland Rugero, Vivi!, Socrates (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una nuova voce e nuovi occhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roland Rugero, Vivi!, Socrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il continente nudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Pépin, Il paese nudo, Kolibris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una Tempesta postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Césaire, Una Tempesta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest’alba radioattiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad & Tobago. Carnevale, fango e colori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giuseppe Sofo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Traduction indisciplinée : Itinéraires et détours d’une approche théorique indisciplinée de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L’original en question. Langues et traduction en contexte intermédial, 2025 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth of Dark Names. Adventure and adventurers, narration and narrators in Stevenson and Conrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Doctoriales XIII, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Tempests: A Reading of Aimé Césaire's Une Tempête in Translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text&amp;Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnival of arts: Teatro, arti visive e performative, e carnevale caraibico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Tolomeo : Rivista di studi postcoloniali | A Postcolonial Studies Journal | Journal d’études postcoloniales | Revista de estudos pós-coloniais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Della bellezza e della danza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asimmetrici Arcipelaghi. Scrittori Caraibici Contemporanei.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnival of arts: Teatro, arti visive e performative, e carnevale caraibico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Tolomeo : Rivista di studi postcoloniali | A Postcolonial Studies Journal | Journal d’études postcoloniales | Revista de estudos pós-coloniais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie through Rushdie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnolipi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, II (5), pp.27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla scoperta del mondo, una lingua alla volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.93-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the(ir) Voice(lessness): Jamaican language(s) in Alecia McKenzie's Short Stories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riding the wave of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the(ir) Voice(lessness): Jamaican language(s) in Alecia McKenzie's Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Afrikan Journal of Culture, Politics, and Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riding the Wave of Resistance. Proud Flesh, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Wings of Myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altre Modernità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10-11, pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie through Rushdie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnolipi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il continente nudo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il paese nudo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forged From the Love of Liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli spazi della musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ri)costruire la memoria dell'arcipelago. I Caraibi tra scrittura, riscrittura e traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eminario “Remembering Otherwise: Riflessioni su trauma e memoria”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errore creatore: un nuovo sguardo sull'errore in traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II seminario sulla traduzione “Tradurre lingue, linguaggi e culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Wor(l)ds: Re-reading the Misreading”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dickinson College, Carlisle, PA, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Carlisle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Errore creatore: un nuovo sguardo sull'errore in traduzione”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II seminario sulla traduzione “Tradurre lingue, linguaggi e culture”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi dell'Aquila, 2014, Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation à théâtre entre réécriture et traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Le citationnisme au théâtre  : réécriture, allusion ou citation véritable?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Ri)costruire la memoria dell'arcipelago. I Caraibi tra scrittura, riscrittura e traduzione”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario “Remembering Otherwise: Riflessioni su trauma e memoria”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facoltà di Lingue e letterature straniere, Università di Bologna, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating Drama”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Comparative Drama Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stevenson University, 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating Drama.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Comparative Drama Conference, Stevenson University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Owings Mills, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulant Humanities: Humanity is in movement, humanities in movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCfE, 8th annual conference, “'Travelling Europe': Interdisciplinary Perspectives on Place and Space”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Circulant Humanities: Humanity is in movement, humanities in movement”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Centre for Europe, 8th annual conference, “'Travelling Europe': Interdisciplinary Perspectives on Place and Space”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La citation à théâtre entre réécriture et traduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Le citationnisme au théâtre  : réécriture, allusion ou citation véritable?”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Erreur, créateur: La notion d'erreur en traduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing, Rewriting and Translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACLALS Conference “'The current unbroken / the circuits kept open': Connecting Cultures and the Commonwealth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sainte-Lucie, Saint Lucia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Writing, Rewriting and Translation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACLALS Conference “'The current unbroken / the circuits kept open': Connecting Cultures and the Commonwealth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sainte-Lucie, Saint Lucia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur, créateur: La notion d'erreur en traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Homelessness and Homeboundness in Alecia McKenzie's and Velma Pollard's Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude “Migrations et productions artistiques dans les Amériques”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Disrupting Literature: Reading Rushdie Through Rushdie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Salman Rushdie in the 21st Century: 'Swallowing a World'”, Faculdade de Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Lisboa, 2013, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homelessness and Homeboundness in Alecia McKenzie's and Velma Pollard's Short Stories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude “Migrations et productions artistiques dans les Amériques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Writing and (Re)Translating the Myth: Analysing Derek Walcott's Italian Odyssey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Center for Myth Studies Conference “Translating Myth”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting Literature: Reading Rushdie Through Rushdie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Salman Rushdie in the 21st Century: 'Swallowing a World'"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Reality's a Stage: Staging (Over)Reality in Michel Vinaver's 11 September 2001”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT Conference “Esthétique(s) et idéologie(s) dans l'art contemporain, théâtral ou autre / Aesthetics and Ideology in Contemporary Literature and Drama”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Re)Writing and (Re)Translating the Myth: Analysing Derek Walcott's Italian Odyssey”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Center for Myth Studies Conference “Translating Myth”, Center for Myth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Essex, 2013, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality's a Stage: Staging (Over)Reality in Michel Vinaver's 11 September 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT Conference “Esthétique(s) et idéologie(s) dans l'art contemporain, théâtral ou autre / Aesthetics and Ideology in Contemporary Literature and Drama”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere in silenzio: La traduzione come viaggio verso un altro sé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminario “Il traduttore: 'passator cortese' dell'intercultura”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Passage: Translation of Postcolonial Literature as Return Voyage From the Middle Passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Translation Conference “Translation: New Destinations”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yildiz Technical University, 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Scrivere in silenzio: La traduzione come viaggio verso un altro sé”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminario “Il traduttore: 'passator cortese' dell'intercultura”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi dell'Aquila, 2013, Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Magini, The World Above</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Magini, Rome... on foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup, Nseka, Mopaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracce: Das Neue Italienischlehrmittel für Deutschsprachige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Blanc, Cloaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Césaire, Una Tempesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amore non si conosce, ma si racconta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. Colombi, Tua, Marguerite Yourcenar, Zandonai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Della bellezza e della danza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asimmetrici Arcipelaghi. Scrittori Caraibici Contemporanei, cascio editore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riscrivere la Storia attraverso le storie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roland Rugero, Vivi!, Socrates (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una nuova voce e nuovi occhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roland Rugero, Vivi!, Socrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il continente nudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Pépin, Il paese nudo, Kolibris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una Tempesta postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Césaire, Una Tempesta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinidad & Tobago. Carnevale, fango e colori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest’alba radioattiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sofo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sofo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519714v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339686v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322385v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sofo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519714v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339665v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>