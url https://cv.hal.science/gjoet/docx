--- v0 (2026-03-30)
+++ v1 (2026-04-28)
@@ -1128,290 +1128,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du sentiment d'auto-efficacité et de l'activité physique et sportive des élèves dans l'absentéisme scolaire</w:t>
+                <w:t xml:space="preserve">Activité physique, sentiment d’auto-efficacité et absentéisme scolaire, quels liens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée au Rectorat de Pointe à Pitre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Pointe à Pitre, May 2023, Pointe à Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937766v1</w:t>
+                <w:t xml:space="preserve">hal-04631302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel tir ! Effet du biathlon et du badminton sur l’attention des élèves en milieu scolaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle du sentiment d'auto-efficacité et de l'activité physique et sportive des élèves dans l'absentéisme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée au Rectorat de Pointe à Pitre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Pointe à Pitre, May 2023, Pointe à Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270391v1</w:t>
+                <w:t xml:space="preserve">hal-04937766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique, sentiment d’auto-efficacité et absentéisme scolaire, quels liens ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel tir ! Effet du biathlon et du badminton sur l’attention des élèves en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Portrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631302v1</w:t>
+                <w:t xml:space="preserve">hal-04270391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des comportements de l’enseignant sur le bien-être des élèves, rôle médiateur des besoins psychologiques et des émotions positives</w:t>
               </w:r>
@@ -1982,532 +1982,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the Components and Relations of a Multidimensional Model of Reading Comprehension in Low and Average 8- to 11-Year-Old French Readers.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer la qualité des interactions enseignant-élèves en début de scolarité : Qualités psychométriques d'une adaptation française du CLASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERA Annual Meeting: "The Power of Education Research for Innovation in Practice and Policy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Colloque du Congrès de l'ACFAS n° 519, Qualité des interactions dans les milieux éducatifs : diverses utilisations du CLASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958789v1</w:t>
+                <w:t xml:space="preserve">hal-01672136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la qualité des interactions enseignant-élèves en début de scolarité : Qualités psychométriques d'une adaptation française du CLASS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer la qualité des interactions élèves-enseignant en CP en France : Qualités psychométriques du Classroom Assessment Scoring System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Congrès de l'ACFAS n° 519, Qualité des interactions dans les milieux éducatifs : diverses utilisations du CLASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">26e Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672136v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la qualité des interactions élèves-enseignant en CP en France : Qualités psychométriques du Classroom Assessment Scoring System</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differences in the Components and Relations of a Multidimensional Model of Reading Comprehension in Low and Average 8- to 11-Year-Old French Readers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Joet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">AERA Annual Meeting: "The Power of Education Research for Innovation in Practice and Policy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672147v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a dynamic approach to the study of self-efficacy: the impact of its evolution on motivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of teachers' judgments on primary school students' achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Exeter (England), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086752v1</w:t>
+                <w:t xml:space="preserve">hal-04086756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of teachers' judgments on primary school students' achievement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a dynamic approach to the study of self-efficacy: the impact of its evolution on motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Exeter (England), United Kingdom</w:t>
+              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086756v1</w:t>
+                <w:t xml:space="preserve">hal-04086752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1540817" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2477144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248674v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuitz Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Major" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1956565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Usher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024048" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04270391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clavel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1540817" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2477144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248674v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuitz Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Major" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1956565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Usher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024048" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04270391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clavel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>