--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -1982,342 +1982,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la qualité des interactions enseignant-élèves en début de scolarité : Qualités psychométriques d'une adaptation française du CLASS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer la qualité des interactions élèves-enseignant en CP en France : Qualités psychométriques du Classroom Assessment Scoring System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Congrès de l'ACFAS n° 519, Qualité des interactions dans les milieux éducatifs : diverses utilisations du CLASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">26e Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672136v1</w:t>
+                <w:t xml:space="preserve">hal-01672147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la qualité des interactions élèves-enseignant en CP en France : Qualités psychométriques du Classroom Assessment Scoring System</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differences in the Components and Relations of a Multidimensional Model of Reading Comprehension in Low and Average 8- to 11-Year-Old French Readers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Joet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">AERA Annual Meeting: "The Power of Education Research for Innovation in Practice and Policy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672147v1</w:t>
+                <w:t xml:space="preserve">hal-00958789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the Components and Relations of a Multidimensional Model of Reading Comprehension in Low and Average 8- to 11-Year-Old French Readers.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer la qualité des interactions enseignant-élèves en début de scolarité : Qualités psychométriques d'une adaptation française du CLASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERA Annual Meeting: "The Power of Education Research for Innovation in Practice and Policy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Colloque du Congrès de l'ACFAS n° 519, Qualité des interactions dans les milieux éducatifs : diverses utilisations du CLASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958789v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of teachers' judgments on primary school students' achievement</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1540817" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2477144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248674v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuitz Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Major" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1956565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Usher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024048" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04270391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clavel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1540817" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2477144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248674v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuitz Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Major" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1956565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Usher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024048" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04270391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clavel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>