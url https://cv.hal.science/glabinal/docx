--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -146,273 +146,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans les pas de Paul Vidal de La Blache en Île-de-France. Une étude du carnet de terrain n° 13 : entre itinérance sensible et excursion méthodique, le laboratoire d’une pensée savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des termes utilisés en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285516v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structures et proxémie dans la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mendibil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03385711v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03285516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le développement durable exige approche transversale et prise en compte de la complexité. Une équipe pluridisciplinaire a relevé le défi et a participé à l’élaboration d’un module professionnel à destination des enseignants du premier degré</w:t>
               </w:r>
@@ -865,687 +865,687 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les espaces d’apprentissages : des espaces habités à (re)penser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Bâti scolaire 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Reims, Mar 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fixité à la flexibilité : les espaces d’apprentissages en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Espaces d’apprentissage flexibles : un levier pour la réussite des apprenants ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Apr 2025, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les espaces d'apprentissages : enjeux épistémologiques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire et épistémologie de la géographie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géographie-cités (UMR 8504), Jan 2025, Paris (campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre espace, genre et apprentissages : un objet d’étude pertinent en géographie (intervention introductive)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire croisé ApprEs/épistémologie des recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ÉMA, Mar 2025, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Documenter la mémoire des IUFM : une approche par les lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les IUFM (1989-2013). Vingt-quatre ans de redéfinition de la formation des professeur.es de l'enseignement public en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est Créteil (UPEC); Archives départementales du Val-de-Marne; Équipe Histoire et Géographie de l'Inspé de l’académie de Créteil/UPEC; Laboratoire CRHEC de la faculté Lettres, Langues et Sciences Humaines de l'UPEC, May 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable et son enseignement : une mise au point conceptuelle et critique en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Écologie, développement durable, éducation », Séminaire épistémologie des recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ÉMA (CYU), Apr 2025, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la fixité à la flexibilité : les espaces d’apprentissages en question</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles articulations entre espaces et apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude « Espaces d’apprentissage flexibles : un levier pour la réussite des apprenants ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Apr 2025, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Grand séminaire du LDAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Université (Diderot), May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les espaces d’apprentissages : des espaces habités à (re)penser</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est le rôle des espaces physiques sur les apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Bâti scolaire 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de Reims, Mar 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Webinaire - Collège+ Calvados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFE (Institut Français de l'Education), Nov 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la sortie de l’ouvrage « Géographie et Pédagogie » (ISTE édition) : l’analyse du vécu de la salle de classe par les Professeurs des écoles stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Territoires et pratiques de la géographie à l’École : perspectives interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPÉ de l’académie de Créteil, UPEC, Jun 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133446v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05133269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labinal, G. (2023). Quelle durabilité pour les espaces d’apprentissages ?</w:t>
               </w:r>
@@ -1846,51 +1846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et penser l’espace de la salle de classe : le cas des professeurs des écoles stagiaires dans les académies de Normandie-Caen et de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium long, session 1 : L'espace scolaire dans tous ses états. Pratiques spatiales, dispositifs d'enseignement et modalités d'apprentissage dans le premier degré, axe 1 : Savoirs scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1978,480 +1978,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d’enseignants de l’école primaire à la scénarisation pédagogique instrumentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETIC 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Descartes, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les pas de Vidal de la Blache : de la physiographie au sentiment. Une étude du carnet n° 13 (4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le savant et le savoir au prisme des écrits personnels. Carnets, correspondances, journaux de géographes. Journée d’étude organisé par : UMR Géographie-Cités, Equipe E.H.GO. Institut de Géographie de Paris et Bibliothèque Inter-universitaire Sorbonne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d’enseignants de l’école primaire à la scénarisation pédagogique instrumentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque-etic-3 : Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d'enseignants de l'école primaire à la scénarisation pédagogique instrumentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Khanfour Armale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque-etic-3 : Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le géographe face à l’hypermodernité. Quelles approches du rapport espace-temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : Les mutations du rapport au temps et à l’espace dans les métiers de la relation à l’ère de l’hypermodernité. Co-organisée par le laboratoire ÉMA ainsi que les réseaux thématiques Sociologie de la connaissance (RT10) et Sociologie clinique (RT16) de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ouverture sur le monde… et sur soi-même. L’inégale couverture spatiale de Geo et de National Geographic magazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium organisé par la Commission sur l’Histoire de la Géographie dans le cadre du 25e Congrès International d’Histoire des Sciences et des Technologies (ICHST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rio, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2909,51 +2909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Couteau, P.; Eprendre, N.; Ferretti, F.; Pelletier, P. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élisée Reclus - Les 101 mots d'Élisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants du primaire face aux TICE : pratiques, ressources, formations et représentations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition presses universitaires de Rouen et du Havre, pp.103-111, 2024, 979-10-240-1779-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3189,51 +3189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et penser la salle de classe : le cas des professeurs des écoles stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilhem Labinal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et pédagogie. Penser et inventer les espaces d’apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, ISTE editions, pp.71-90, 2023, (Série géographie sociale et politique), 978-1-78405-961-3</w:t>
@@ -3288,51 +3288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants du primaire face aux TICE : pratiques, ressources, formations, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition PURH, p 78-89, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3351,1059 +3351,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 34 : &amp;quot;Quelle didactique de la géographie ?</w:t>
+                <w:t xml:space="preserve">Chapitre 17 : &amp;quot; Les conceptions géographiques du lieu, de l’espace et du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 217-223, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 110-114, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03132130v1</w:t>
+                <w:t xml:space="preserve">halshs-03132112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 15 : &amp;quot;Jeux et enjeux d’échelles</w:t>
+                <w:t xml:space="preserve">Chapitre 23 : &amp;quot;Cartes et représentations du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 98-102, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 145-151, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03132111v1</w:t>
+                <w:t xml:space="preserve">halshs-03132119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 23 : &amp;quot;Cartes et représentations du monde</w:t>
+                <w:t xml:space="preserve">Chapitre 20 : &amp;quot;Les méthodes quantitatives : l’espace en chiffres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 145-151, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 126-131, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03132119v1</w:t>
+                <w:t xml:space="preserve">halshs-03132114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 20 : &amp;quot;Les méthodes quantitatives : l’espace en chiffres ?</w:t>
+                <w:t xml:space="preserve">La géographie à l’ère du numérique dans le premier degré : le manuel à l’épreuve des pédagogies actives et de la théorie des intelligences multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mendibil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Wagnon, S. (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manuel scolaire, objet d’étude et de recherche : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.259-275, 2019, 978-3-0343-3878-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 26 : &amp;quot;Des raisonnements géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 126-131, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 167-173, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">halshs-03132167v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 17 : &amp;quot; Les conceptions géographiques du lieu, de l’espace et du territoire</w:t>
+                <w:t xml:space="preserve">Chapitre 21 : &amp;quot; Géographies et iconographies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 110-114, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 132-137, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03132112v1</w:t>
+                <w:t xml:space="preserve">halshs-03132117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 26 : &amp;quot;Des raisonnements géographiques</w:t>
+                <w:t xml:space="preserve">Chapitre 9 : &amp;quot;Pas de déterminisme en géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 167-173, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 63-67, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03132121v1</w:t>
+                <w:t xml:space="preserve">halshs-03132108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 21 : &amp;quot; Géographies et iconographies ?</w:t>
+                <w:t xml:space="preserve">Chapitre 28 : &amp;quot;Géographie, environnement et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 132-137, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 182-187, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03132117v1</w:t>
+                <w:t xml:space="preserve">halshs-03132127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9 : &amp;quot;Pas de déterminisme en géographie ?</w:t>
+                <w:t xml:space="preserve">Chapitre 47 : &amp;quot;Quelles géographies des genres et des sexualités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 63-67, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 301-306, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03132108v1</w:t>
+                <w:t xml:space="preserve">halshs-03132134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 47 : &amp;quot;Quelles géographies des genres et des sexualités ?</w:t>
+                <w:t xml:space="preserve">Chapitre 3 : &amp;quot;Représentations savantes du monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 301-306, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 25-31, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03132134v1</w:t>
+                <w:t xml:space="preserve">halshs-03132091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 28 : &amp;quot;Géographie, environnement et développement durable</w:t>
+                <w:t xml:space="preserve">Chapitre 15 : &amp;quot;Jeux et enjeux d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 182-187, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 98-102, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03132127v1</w:t>
+                <w:t xml:space="preserve">halshs-03132111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 : &amp;quot;Représentations savantes du monde »</w:t>
+                <w:t xml:space="preserve">Chapitre 34 : &amp;quot;Quelle didactique de la géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 25-31, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 217-223, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03132091v1</w:t>
+                <w:t xml:space="preserve">halshs-03132130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les magazines grand public dits « de géographie » et leur usage en classe : intérêt et limites&amp;quot; (chapitre 4 : La géographie et les sources documentaires)</w:t>
               </w:r>
@@ -4871,51 +4871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285516v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labinal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khanfour Armale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villemonteix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/geographie-et-pedagogie/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96551-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11381&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/geographies-epistemologie-et-histoire-des-savoirs-sur-lespace-2e-ed-9782200624781" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05073575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285516v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labinal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khanfour Armale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villemonteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245338v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/geographie-et-pedagogie/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96551-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11381&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/geographies-epistemologie-et-histoire-des-savoirs-sur-lespace-2e-ed-9782200624781" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05073575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>