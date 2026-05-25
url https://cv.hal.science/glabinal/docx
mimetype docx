--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -831,1867 +831,1962 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du bâti à l’habiter : une démarche croisée pour explorer le vécu des espaces scolaires au sein des établissements de la Fondation des Apprentis d’Auteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Mayeko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'école de l'habiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Apr 2026, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les espaces d’apprentissages : des espaces habités à (re)penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bâti scolaire 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Reims, Mar 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fixité à la flexibilité : les espaces d’apprentissages en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Espaces d’apprentissage flexibles : un levier pour la réussite des apprenants ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université, Apr 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les espaces d'apprentissages : enjeux épistémologiques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Histoire et épistémologie de la géographie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géographie-cités (UMR 8504), Jan 2025, Paris (campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre espace, genre et apprentissages : un objet d’étude pertinent en géographie (intervention introductive)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire croisé ApprEs/épistémologie des recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ÉMA, Mar 2025, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable et son enseignement : une mise au point conceptuelle et critique en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Écologie, développement durable, éducation », Séminaire épistémologie des recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ÉMA (CYU), Apr 2025, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter la mémoire des IUFM : une approche par les lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les IUFM (1989-2013). Vingt-quatre ans de redéfinition de la formation des professeur.es de l'enseignement public en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est Créteil (UPEC); Archives départementales du Val-de-Marne; Équipe Histoire et Géographie de l'Inspé de l’académie de Créteil/UPEC; Laboratoire CRHEC de la faculté Lettres, Langues et Sciences Humaines de l'UPEC, May 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles articulations entre espaces et apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand séminaire du LDAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris Université (Diderot), May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le rôle des espaces physiques sur les apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire - Collège+ Calvados</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFE (Institut Français de l'Education), Nov 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la sortie de l’ouvrage « Géographie et Pédagogie » (ISTE édition) : l’analyse du vécu de la salle de classe par les Professeurs des écoles stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Territoires et pratiques de la géographie à l’École : perspectives interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPÉ de l’académie de Créteil, UPEC, Jun 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labinal, G. (2023). Quelle durabilité pour les espaces d’apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire académique Terrains d’apprentissage #2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifé ENS, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources utilisées pour enseigner la géographie : enjeux et perspectives à l’ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Comité National Français de Géographie - Commission "Épistémologie, histoire et enseignement de la géographie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What training is needed to understand learning spaces?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Axe 3 : La formation des enseignants : de nouveaux défis. Colloque international UGI-CGE : Enseigner la géographie, défis présents et à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission "Geography Education" de l'UGI. INSPÉ de Bretagne, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terrain vidalien : une expérience et une méthode ? Les parcours de Paul Vidal de la Blache en Île-de-France sur la période 1888-1892</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les terrains de la géographie. Journée d’étude organisée en ligne par l’AGF et le CNFG.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et penser l’espace de la salle de classe : le cas des professeurs des écoles stagiaires dans les académies de Normandie-Caen et de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium long, session 1 : L'espace scolaire dans tous ses états. Pratiques spatiales, dispositifs d'enseignement et modalités d'apprentissage dans le premier degré, axe 1 : Savoirs scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer le mobilier scolaire, de la fixité à la flexibilité ? Réflexion pour une approche systémique de l’espace de la classe dans le premier degré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du projet ApprES : Espaces d’apprentissages, Laboratoire ÉMA (École – Mutations – Apprentissages)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d’enseignants de l’école primaire à la scénarisation pédagogique instrumentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETIC 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Descartes, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les pas de Vidal de la Blache : de la physiographie au sentiment. Une étude du carnet n° 13 (4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le savant et le savoir au prisme des écrits personnels. Carnets, correspondances, journaux de géographes. Journée d’étude organisé par : UMR Géographie-Cités, Equipe E.H.GO. Institut de Géographie de Paris et Bibliothèque Inter-universitaire Sorbonne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d’enseignants de l’école primaire à la scénarisation pédagogique instrumentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque-etic-3 : Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d'enseignants de l'école primaire à la scénarisation pédagogique instrumentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Khanfour Armale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Khanfour Armale</w:t>
+                <w:t xml:space="preserve">G Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque-etic-3 : Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le géographe face à l’hypermodernité. Quelles approches du rapport espace-temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : Les mutations du rapport au temps et à l’espace dans les métiers de la relation à l’ère de l’hypermodernité. Co-organisée par le laboratoire ÉMA ainsi que les réseaux thématiques Sociologie de la connaissance (RT10) et Sociologie clinique (RT16) de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ouverture sur le monde… et sur soi-même. L’inégale couverture spatiale de Geo et de National Geographic magazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium organisé par la Commission sur l’Histoire de la Géographie dans le cadre du 25e Congrès International d’Histoire des Sciences et des Technologies (ICHST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rio, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie à l’ère du numérique dans le premier degré : le manuel à l’épreuve des pédagogies actives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème journée Pierre Guibbert, Thème 2. Les perspectives d’analyse du manuel scolaire : de la recherche « avec » à la recherche « sur » le manuel. Faculté d’Education/ESPE LR, Université de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel enseignement civique au collège et au lycée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire S&amp;T en INTERFÉRENCE - "Valeur(s) et éthique dans les programmes". ENS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport homme-nature dans les magazines grand public de géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C08.20 History of geography : "Société et environnement : conceptions et représentations de la nature dans l’histoire de la géographie". Union Géographique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cologne 32e congrès, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2701,100 +2796,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie et pédagogie. Penser et inventer les espaces d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 3, 255 p., 2023, Série Géographie sociale et politique, Jean-François Thémines, 9781784059613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2804,1819 +2899,1819 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensory developments in geography education.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curricular Changes in Geography Education - Meeting Social and Societal Challenges of Tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer publishing, 2025, Educational Perspectives on Geographical Education (IPGE), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-96551-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Couteau, P.; Eprendre, N.; Ferretti, F.; Pelletier, P. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élisée Reclus - Les 101 mots d'Élisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les presses du réel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.301-305, 2024, 978-2-37896-514-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tester un schéma de formation d'enseignants du premier degré : retour sur une expérience de dispositif pédagogique instrumenté, colloque éTIC3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants du primaire face aux TICE : pratiques, ressources, formations et représentations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition presses universitaires de Rouen et du Havre, pp.103-111, 2024, 979-10-240-1779-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robbes</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et penser la salle de classe : le cas des professeurs des écoles stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ISTE Editions. </w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guilhem Labinal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et pédagogie. Penser et inventer les espaces d’apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, pp.39-68, 2023, Série Géographie sociale et politique, ISBN: 978-1-78406-961-2</w:t>
+              <w:t xml:space="preserve">, 3, ISTE editions, pp.71-90, 2023, (Série géographie sociale et politique), 978-1-78405-961-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 2. Pédagogies différentes et espaces d’apprentissages : quelles interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Guilhem Labinal. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et pédagogie. Penser et inventer les espaces d’apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, ISTE editions, pp.71-90, 2023, (Série géographie sociale et politique), 978-1-78405-961-3</w:t>
+              <w:t xml:space="preserve">, 3, pp.39-68, 2023, Série Géographie sociale et politique, ISBN: 978-1-78406-961-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d'enseignants de l'école primaire à la scénarisation pédagogique instrumentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625079v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants du primaire face aux TICE : pratiques, ressources, formations, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition PURH, p 78-89, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 17 : &amp;quot; Les conceptions géographiques du lieu, de l’espace et du territoire</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 23 : &amp;quot;Cartes et représentations du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 110-114, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 145-151, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 23 : &amp;quot;Cartes et représentations du monde</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 20 : &amp;quot;Les méthodes quantitatives : l’espace en chiffres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 145-151, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 126-131, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 20 : &amp;quot;Les méthodes quantitatives : l’espace en chiffres ?</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie à l’ère du numérique dans le premier degré : le manuel à l’épreuve des pédagogies actives et de la théorie des intelligences multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mendibil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Wagnon, S. (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manuel scolaire, objet d’étude et de recherche : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.259-275, 2019, 978-3-0343-3878-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 21 : &amp;quot; Géographies et iconographies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 126-131, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 132-137, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 26 : &amp;quot;Des raisonnements géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 167-173, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03132121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 21 : &amp;quot; Géographies et iconographies ?</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 17 : &amp;quot; Les conceptions géographiques du lieu, de l’espace et du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 132-137, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 110-114, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 9 : &amp;quot;Pas de déterminisme en géographie ?</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 47 : &amp;quot;Quelles géographies des genres et des sexualités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 63-67, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 301-306, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 28 : &amp;quot;Géographie, environnement et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 182-187, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03132127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 47 : &amp;quot;Quelles géographies des genres et des sexualités ?</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 9 : &amp;quot;Pas de déterminisme en géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 301-306, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 63-67, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 : &amp;quot;Représentations savantes du monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 25-31, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03132091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 15 : &amp;quot;Jeux et enjeux d’échelles</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 34 : &amp;quot;Quelle didactique de la géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 98-102, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 217-223, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 34 : &amp;quot;Quelle didactique de la géographie ?</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 15 : &amp;quot;Jeux et enjeux d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Clerc, P. (sous la dir de.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Épistémologie et histoire des savoirs sur l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 217-223, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
+              <w:t xml:space="preserve">, p. 98-102, 2019, 2ème édition, Collection U Géographie, ISBN-10 : 2200624786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03132111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les magazines grand public dits « de géographie » et leur usage en classe : intérêt et limites&amp;quot; (chapitre 4 : La géographie et les sources documentaires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Robic, M.-C. et Rosemberg, M. (sous la dir. de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographier dans le monde au XXIème siècle. Enseigner la géographie au collège et au lycée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAPT, p. 155-168, 2016, 9782356560476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03132657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ressources en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Robic, M.-C. et Rosemberg, M. (sous la dir. de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographier dans le monde au XXIème siècle. Enseigner la géographie au collège et au lycée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAPT, p. 329-331, 2016, 9782356560476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03132661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de la rhétorique médiatique sur les territoires : les déformations induites par l’énonciation et le jeu des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ortega Cantero, Nicolás and García Álvarez, Jacobo and Mollá Ruiz-Gómez, Manuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lenguajes y visiones del paisaje y del territorio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Autónoma de Madrid, pp.421-430, 2010, Lenguajes y visiones del paisaje y del territorio, 978-84-8344-174-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4626,105 +4721,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les espaces d’apprentissages. Une (micro)géographie des spatialités à l’école et à l’université. Mémoire pour l’habilitation à diriger des recherches : volume 1 (inédit). Caen : Université de Caen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Caen Normandie, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05073575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4871,51 +4966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285516v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labinal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khanfour Armale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villemonteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245338v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/geographie-et-pedagogie/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96551-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11381&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/geographies-epistemologie-et-histoire-des-savoirs-sur-lespace-2e-ed-9782200624781" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05073575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285516v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mayeko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labinal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khanfour Armale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villemonteix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/geographie-et-pedagogie/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96551-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11381&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/geographies-epistemologie-et-histoire-des-savoirs-sur-lespace-2e-ed-9782200624781" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132114v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05073575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>