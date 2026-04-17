--- v0 (2026-03-07)
+++ v1 (2026-04-17)
@@ -4768,277 +4768,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucus rheology and ciliary beating coordination</w:t>
+                <w:t xml:space="preserve">Macro and Micro rheological characterization of Human bronchial mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Jory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vernisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Casanellas Vilageliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society (ERS) international congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop: Physics of integrated biological systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062085v1</w:t>
+                <w:t xml:space="preserve">hal-02062118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro and Micro rheological characterization of Human bronchial mucus</w:t>
+                <w:t xml:space="preserve">Mucus rheology and ciliary beating coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Jory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Casanellas Vilageliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Physics of integrated biological systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cargèse, France</w:t>
+              <w:t xml:space="preserve">European Respiratory Society (ERS) international congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062118v1</w:t>
+                <w:t xml:space="preserve">hal-02062085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of adhesion on the microfluidic flow of biomimetic tissues</w:t>
               </w:r>
@@ -5126,510 +5126,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of adhesion on the microfluidic flow of biomimetic tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring data on cilia spatiotemporal coordination through bronchial epithelium imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Jory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Casanellas Vilageliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Julich, Germany</w:t>
+              <w:t xml:space="preserve">Workshop: Physics of integrated biological systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060947v1</w:t>
+                <w:t xml:space="preserve">hal-02062133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring data on cilia spatiotemporal coordination through bronchial epithelium imaging.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of adhesion on the microfluidic flow of biomimetic tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Casanellas Vilageliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Physics of integrated biological systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Soft Matter Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Julich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062133v1</w:t>
+                <w:t xml:space="preserve">hal-02060947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">critical conditions for encapsulation by interface crossing at high inertia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ty Phou</w:t>
+                <w:t xml:space="preserve">Macro and Micro rheological characterization of Human bronchial mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Jory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th international conference on bioencapsulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, nantes, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631426v1</w:t>
+                <w:t xml:space="preserve">hal-02062341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro and Micro rheological characterization of Human bronchial mucus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+                <w:t xml:space="preserve">critical conditions for encapsulation by interface crossing at high inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">25th international conference on bioencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062341v1</w:t>
+                <w:t xml:space="preserve">hal-01631426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Droplet Interface Crossing Encapsulation (cDICE): artificial cells and capsules</w:t>
               </w:r>
@@ -5974,51 +5974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supravat Dey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.014409" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Itawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadarshinee Sahoo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L051601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fieldes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Miann&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Layachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casas-Ferrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1045502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jory" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Donnarumma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bellouma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00336D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.093601" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas Vilageliu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Knabe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khelloufi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2019-0263LE" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0228OC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012403" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01798647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16009-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen A. M. Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix C. Keber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Pelzl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1500465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.04.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Albarran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52142G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Goodall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac300004t" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Braun-Breton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-08-299883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05239j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Zen-Hong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boullanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925373d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b700550d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/1/329" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.021803" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062326v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriagada Albarran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Octavio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clav&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supravat Dey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.014409" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Itawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadarshinee Sahoo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L051601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fieldes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Miann&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Layachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casas-Ferrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1045502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jory" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Donnarumma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bellouma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00336D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.093601" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas Vilageliu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Knabe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khelloufi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2019-0263LE" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0228OC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012403" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01798647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16009-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen A. M. Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix C. Keber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Pelzl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1500465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.04.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Albarran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52142G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Goodall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac300004t" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Braun-Breton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-08-299883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05239j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Zen-Hong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boullanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925373d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b700550d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/1/329" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.021803" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062326v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriagada Albarran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Octavio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clav&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631426v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>