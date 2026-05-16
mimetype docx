--- v1 (2026-04-17)
+++ v2 (2026-05-16)
@@ -4768,277 +4768,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro and Micro rheological characterization of Human bronchial mucus</w:t>
+                <w:t xml:space="preserve">Mucus rheology and ciliary beating coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Jory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Casanellas Vilageliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Physics of integrated biological systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cargèse, France</w:t>
+              <w:t xml:space="preserve">European Respiratory Society (ERS) international congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062118v1</w:t>
+                <w:t xml:space="preserve">hal-02062085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucus rheology and ciliary beating coordination</w:t>
+                <w:t xml:space="preserve">Macro and Micro rheological characterization of Human bronchial mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Jory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vernisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Casanellas Vilageliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society (ERS) international congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop: Physics of integrated biological systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062085v1</w:t>
+                <w:t xml:space="preserve">hal-02062118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of adhesion on the microfluidic flow of biomimetic tissues</w:t>
               </w:r>
@@ -5359,277 +5359,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro and Micro rheological characterization of Human bronchial mucus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+                <w:t xml:space="preserve">critical conditions for encapsulation by interface crossing at high inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">25th international conference on bioencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062341v1</w:t>
+                <w:t xml:space="preserve">hal-01631426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">critical conditions for encapsulation by interface crossing at high inertia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ty Phou</w:t>
+                <w:t xml:space="preserve">Macro and Micro rheological characterization of Human bronchial mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Jory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th international conference on bioencapsulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, nantes, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631426v1</w:t>
+                <w:t xml:space="preserve">hal-02062341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Droplet Interface Crossing Encapsulation (cDICE): artificial cells and capsules</w:t>
               </w:r>
@@ -5974,51 +5974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supravat Dey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.014409" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Itawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadarshinee Sahoo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L051601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fieldes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Miann&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Layachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casas-Ferrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1045502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jory" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Donnarumma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bellouma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00336D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.093601" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas Vilageliu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Knabe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khelloufi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2019-0263LE" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0228OC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012403" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01798647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16009-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen A. M. Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix C. Keber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Pelzl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1500465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.04.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Albarran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52142G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Goodall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac300004t" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Braun-Breton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-08-299883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05239j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Zen-Hong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boullanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925373d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b700550d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/1/329" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.021803" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062326v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriagada Albarran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Octavio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clav&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631426v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supravat Dey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.014409" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Itawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadarshinee Sahoo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L051601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fieldes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Miann&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Layachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casas-Ferrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1045502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jory" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Donnarumma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bellouma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00336D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.093601" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas Vilageliu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Knabe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khelloufi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2019-0263LE" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0228OC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012403" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01798647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16009-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen A. M. Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix C. Keber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Pelzl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1500465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.04.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Albarran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52142G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Goodall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac300004t" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Braun-Breton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-08-299883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05239j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Zen-Hong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boullanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925373d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b700550d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/1/329" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.021803" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062326v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriagada Albarran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Octavio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clav&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>