--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gladys Mirey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gladys Mirey, Team Leader, Genotoxicity & Signaling, Toxalim INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gladys-mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0095-1864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144966115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Mirey currently works at the French National Institute for Agricultural Research (INRA), Toulouse-France. Gladys does research in Cell Biology, genotoxicology and current projects are linked to 'food toxicology.'</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics and Quantum Chemical Insights into the Molecular Basis of Differential Toxicity of the Mycotoxin Deoxynivalenol (DON) and Its Microbial Derivatives DOM-1 and 3-epi-DON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanhaya Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (6), pp.9575-9586. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c09756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic interaction between deoxynivalenol and acrylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar B Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Penary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.116633. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cell treatment procedures on in vitro genotoxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (4), pp.1225-1236. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-024-03690-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenicity and genotoxicity assessment of the emerging mycotoxin Versicolorin A, an Aflatoxin B1 precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alonso-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Azqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.122276. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy By-Products and Lactoferrin Exert Antioxidant and Antigenotoxic Activity on Intestinal and Hepatic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Graikini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Grasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.2073. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12102073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal Distending Toxin Promotes Replicative Stress Leading to Genetic Instability Transmitted to Daughter Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.656795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exposure of Caco-2 versus Caco-2/HT29-MTX intestinal cell models to (nano)silver in vitro: Comparison of two commercially available colloidal silver products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Blesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to Cytolethal Distending Toxin (CDT) promotes a cGAS-dependent type I interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît J Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (17-18), pp.6319-6335. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-021-03902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Study of Haemophilus ducreyi Cytolethal Distending Toxin Subunit B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleha Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Tadrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.530. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins12090530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell transfection of purified cytolethal distending toxin B subunits allows comparing their nuclease activity while plasmid degradation assay does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hanique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0214313. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (3), pp.286-297. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal distending toxin subunit B: A review of structure–function relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), 20 p. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins11100595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Campylobacter jejuni&amp;lt;/em&amp;gt; promotes colorectal tumorigenesis through the action of cytolethal distending toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raad Z. Gharaibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel C. Newsome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jllian L. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01880114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colibactin genotoxin generates DNA interstrand cross-links in infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bossuet-Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.e02393-17. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02393-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a reliable metabolically competent human rghep(+) hepatocyte model engineered with biological tracers for in vitro micronucleus test associating high-content imaging&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism and Pharmacokinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.S59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dmpk.2017.11.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around and beyond 53BP1 nuclear bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18122611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell resistance to the cytolethal distending toxin involves an association of DNA repair mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.S146. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.06.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry W. Shay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143 (14), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.141804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129 (13), pp.2673-2683. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.183103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88 (7), pp.963-972. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-015-1024-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytolethal distending toxin effects on Mammalian cells: a DNA damage perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.592-615. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells3020592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Bencherit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECQ helicase RECQL4 participates in non-homologous end joining and interacts with the Ku complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra A. Shamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharmendra Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Keijzers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (11), pp.2415 - 2424. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgu137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionizing-radiation induced DNA double-strand breaks: a direct and indirect lighting up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (3), pp.362-369. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single-strand breaks to double-strand breaks during S-phase: a new mode of action of the Escherichia coli Cytolethal Distending Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDC25B phosphorylated by pEg3 localizes to the centrosome and the spindle poles at mitosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (6), pp.806-11. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/cc.4.6.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASP/Las17p-interacting protein Bzz1p functions with Myo5p in an early stage of endocytosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 226 (1-2), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-005-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH3 domain-containing proteins and the actin cytoskeleton in yeast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (Pt 6), pp.1247-9. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20051247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila ATM ortholog, dATM, mediates the response to ionizing radiation and to spontaneous DNA damage during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Han Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Betson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Settleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (15), pp.1354-1359. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2004.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of CDC25B by Aurora-A at the centrosome contributes to the G2-M transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cazales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (Pt 12), pp.2523-31. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.01108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ral GTPases regulate exocyst assembly through dual subunit interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (51), pp.51743-51748. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M308702200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the GTPase-binding domain of Sec5 and elucidation of its Ral binding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R Mott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nietlispach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques H Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (19), pp.17053-17059. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M300155200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ral guanine exchange factor-Ral pathway is conserved in Drosophila melanogaster and sheds new light on the connectivity of the Ral, Ras, and Rap pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balakireva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien L'Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Voegeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.1112-1124. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.3.1112-1124.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p23 and HSP20/alpha-crystallin proteins define a conserved sequence domain present in other eukaryotic protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Garcia-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 529 (2-3), pp.162-167. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RLIP76, an effector of the GTPase Ral, interacts with the AP2 complex: involvement of the Ral pathway in receptor endocytosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Jullien-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meunier-Bisceuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (16), pp.2837-2844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the Grb7 adapter protein with Rnd1, a new member of the Rho family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Ligensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 467 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(99)01530-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector recognition by the small GTP-binding proteins Ras and Ral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid R Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja García-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (25), pp.17763-17770. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.25.17763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorps monocaténaire à chaîne lourde de camelidae dirigé contre la chromatine et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: x. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotraceur chromatinien pour l'étude de la génotoxicité dans des cellules hépatiques métaboliquement compétentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journée Chimie-Biologie-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlterTox Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants alimentaires et cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSES, Journée de la plateforme ASPiC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. pp.1, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAT Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomedicale Toulousaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Recherche en Cancérologie. FRA., Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Environmental Mutagenesis and Genomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive biotracer to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Biosensor Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial cytolethal distending Toxin induces indirect double-strand breaks into eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ecole Doctorale SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo genotoxic effects of dietary heme iron on rat colon mucosa and ex vivo effects on colon cells monitored by an optimized alkaline comet assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Taché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Comet Assay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHH-based universal histone binding domains: novel tools for a different look on and manipulation of chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS EMBO 2014 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. 823 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobody-based universal histone binding domains for chromatin imaging and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biosensor Meeting of the Biosensor Group of the GDR 2588 Microscopie et Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and repair: the cytolethal distending toxin model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4? workshop "Genome, Structure and Functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Rangueil. FRA., Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux outils de détection non-invasive des cassures double brin de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Biosenseur GDR2588</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Biosenseur GDR2588., Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostic tool to assess genotoxic activity ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Congress of the European Societies of Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.S36-S36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des cassures double brin en temps réel : un nouvel outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., May 2011, Giens, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gladys Mirey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gladys Mirey, Team Leader, Genotoxicity & Signaling, Toxalim INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gladys-mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0095-1864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144966115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Mirey currently works at the French National Institute for Agricultural Research (INRA), Toulouse-France. Gladys does research in Cell Biology, genotoxicology and current projects are linked to 'food toxicology.'</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics and Quantum Chemical Insights into the Molecular Basis of Differential Toxicity of the Mycotoxin Deoxynivalenol (DON) and Its Microbial Derivatives DOM-1 and 3-epi-DON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanhaya Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (6), pp.9575-9586. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c09756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic interaction between deoxynivalenol and acrylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar B Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Penary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.116633. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cell treatment procedures on in vitro genotoxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (4), pp.1225-1236. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-024-03690-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenicity and genotoxicity assessment of the emerging mycotoxin Versicolorin A, an Aflatoxin B1 precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alonso-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Azqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.122276. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy By-Products and Lactoferrin Exert Antioxidant and Antigenotoxic Activity on Intestinal and Hepatic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Graikini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Grasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.2073. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12102073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to Cytolethal Distending Toxin (CDT) promotes a cGAS-dependent type I interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît J Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (17-18), pp.6319-6335. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-021-03902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exposure of Caco-2 versus Caco-2/HT29-MTX intestinal cell models to (nano)silver in vitro: Comparison of two commercially available colloidal silver products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Blesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal Distending Toxin Promotes Replicative Stress Leading to Genetic Instability Transmitted to Daughter Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.656795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Study of Haemophilus ducreyi Cytolethal Distending Toxin Subunit B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleha Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Tadrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.530. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins12090530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal distending toxin subunit B: A review of structure–function relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), 20 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins11100595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (3), pp.286-297. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell transfection of purified cytolethal distending toxin B subunits allows comparing their nuclease activity while plasmid degradation assay does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hanique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0214313. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Campylobacter jejuni&amp;lt;/em&amp;gt; promotes colorectal tumorigenesis through the action of cytolethal distending toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raad Z. Gharaibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel C. Newsome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jllian L. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colibactin genotoxin generates DNA interstrand cross-links in infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bossuet-Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.e02393-17. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02393-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01880114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a reliable metabolically competent human rghep(+) hepatocyte model engineered with biological tracers for in vitro micronucleus test associating high-content imaging&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism and Pharmacokinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.S59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dmpk.2017.11.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around and beyond 53BP1 nuclear bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18122611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell resistance to the cytolethal distending toxin involves an association of DNA repair mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.S146. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.06.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry W. Shay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143 (14), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.141804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129 (13), pp.2673-2683. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.183103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88 (7), pp.963-972. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-015-1024-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Bencherit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECQ helicase RECQL4 participates in non-homologous end joining and interacts with the Ku complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra A. Shamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharmendra Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Keijzers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (11), pp.2415 - 2424. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgu137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytolethal distending toxin effects on Mammalian cells: a DNA damage perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.592-615. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells3020592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionizing-radiation induced DNA double-strand breaks: a direct and indirect lighting up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (3), pp.362-369. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single-strand breaks to double-strand breaks during S-phase: a new mode of action of the Escherichia coli Cytolethal Distending Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASP/Las17p-interacting protein Bzz1p functions with Myo5p in an early stage of endocytosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 226 (1-2), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-005-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDC25B phosphorylated by pEg3 localizes to the centrosome and the spindle poles at mitosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (6), pp.806-11. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/cc.4.6.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH3 domain-containing proteins and the actin cytoskeleton in yeast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (Pt 6), pp.1247-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20051247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of CDC25B by Aurora-A at the centrosome contributes to the G2-M transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cazales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (Pt 12), pp.2523-31. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.01108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila ATM ortholog, dATM, mediates the response to ionizing radiation and to spontaneous DNA damage during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Han Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Betson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Settleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (15), pp.1354-1359. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2004.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ral GTPases regulate exocyst assembly through dual subunit interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (51), pp.51743-51748. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M308702200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the GTPase-binding domain of Sec5 and elucidation of its Ral binding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R Mott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nietlispach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques H Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (19), pp.17053-17059. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M300155200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ral guanine exchange factor-Ral pathway is conserved in Drosophila melanogaster and sheds new light on the connectivity of the Ral, Ras, and Rap pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balakireva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien L'Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Voegeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.1112-1124. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.3.1112-1124.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p23 and HSP20/alpha-crystallin proteins define a conserved sequence domain present in other eukaryotic protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Garcia-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 529 (2-3), pp.162-167. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RLIP76, an effector of the GTPase Ral, interacts with the AP2 complex: involvement of the Ral pathway in receptor endocytosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Jullien-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meunier-Bisceuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (16), pp.2837-2844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the Grb7 adapter protein with Rnd1, a new member of the Rho family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Ligensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 467 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(99)01530-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector recognition by the small GTP-binding proteins Ras and Ral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid R Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja García-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (25), pp.17763-17770. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.25.17763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorps monocaténaire à chaîne lourde de camelidae dirigé contre la chromatine et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: x. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotraceur chromatinien pour l'étude de la génotoxicité dans des cellules hépatiques métaboliquement compétentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journée Chimie-Biologie-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlterTox Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSES, Journée de la plateforme ASPiC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. pp.1, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAT Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants alimentaires et cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive biotracer to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Biosensor Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomedicale Toulousaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Recherche en Cancérologie. FRA., Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Environmental Mutagenesis and Genomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo genotoxic effects of dietary heme iron on rat colon mucosa and ex vivo effects on colon cells monitored by an optimized alkaline comet assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Taché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Comet Assay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial cytolethal distending Toxin induces indirect double-strand breaks into eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ecole Doctorale SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHH-based universal histone binding domains: novel tools for a different look on and manipulation of chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS EMBO 2014 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. 823 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobody-based universal histone binding domains for chromatin imaging and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biosensor Meeting of the Biosensor Group of the GDR 2588 Microscopie et Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and repair: the cytolethal distending toxin model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4? workshop "Genome, Structure and Functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Rangueil. FRA., Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux outils de détection non-invasive des cassures double brin de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Biosenseur GDR2588</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Biosenseur GDR2588., Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostic tool to assess genotoxic activity ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Congress of the European Societies of Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.S36-S36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des cassures double brin en temps réel : un nouvel outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., May 2011, Giens, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92EB96EF"/>
+    <w:nsid w:val="4AC42FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gladys-mirey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0095-1864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144966115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaya Lal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Recoules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-024-03690-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Jauregui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122276" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Abad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Graikini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grasa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12102073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03248449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Quaranta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.656795" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142324" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12090530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanique" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100595" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Z. Gharaibeh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C. Newsome" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jllian L. Pope" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Dougherty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Metenier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mond&#233;sert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2017.11.200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122611" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1566" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNM4FB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;ry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141804" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183103" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3020592" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra A. Shamanna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Singh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiming Lu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Keijzers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgu137" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648277v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.06.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chartrain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouch&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.6.1716" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fitterer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orange" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaneva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-005-0108-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5CKPZLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153215v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Winsor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051247" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Han Song" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Haber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Settleman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.06.064" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dutertre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dozier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01108" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moskalenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ross&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Formstecher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M308702200" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Mott" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nietlispach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J Hopkins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H Camonis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M300155200" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681953v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L'Hoste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Voegeling" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.3.1112-1124.2003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garcia-Ranea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camonis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Valencia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb728" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Jullien-Flores" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mahe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leprince" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier-Bisceuil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695354v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Ligensa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)01530-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3AC4B037B36D4987D7A88DEB38FA8863ADC9CC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid R Vetter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garc&#237;a-Ranea" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valencia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.25.17763" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807167v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790937v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601087v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.072" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601121v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Steen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562312v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741249v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793548v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807599v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806589v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olichon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gladys-mirey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0095-1864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144966115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaya Lal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Recoules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-024-03690-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Jauregui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Abad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Graikini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12102073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03248449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Quaranta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.656795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12090530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100595" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Z. Gharaibeh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C. Newsome" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jllian L. Pope" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Dougherty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Metenier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mond&#233;sert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2017.11.200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ68P9H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122611" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1566" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNM4FB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;ry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141804" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183103" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra A. Shamanna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiming Lu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Keijzers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgu137" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3020592" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.06.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153221v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fitterer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaneva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-005-0108-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5CKPZLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chartrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouch&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.6.1716" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Winsor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051247" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317440v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dutertre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dozier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01108" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Han Song" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Haber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Settleman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.06.064" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moskalenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ross&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Formstecher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M308702200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Mott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nietlispach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J Hopkins" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H Camonis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M300155200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L'Hoste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Voegeling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.3.1112-1124.2003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garcia-Ranea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camonis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Valencia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb728" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696179v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Jullien-Flores" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mahe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leprince" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier-Bisceuil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Ligensa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)01530-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3AC4B037B36D4987D7A88DEB38FA8863ADC9CC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bauer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid R Vetter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garc&#237;a-Ranea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valencia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.25.17763" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807167v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.072" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQGV1H6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601121v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601087v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Steen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741249v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793548v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806589v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olichon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>