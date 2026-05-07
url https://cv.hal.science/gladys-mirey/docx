--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gladys Mirey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gladys Mirey, Team Leader, Genotoxicity & Signaling, Toxalim INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gladys-mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0095-1864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144966115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Mirey currently works at the French National Institute for Agricultural Research (INRA), Toulouse-France. Gladys does research in Cell Biology, genotoxicology and current projects are linked to 'food toxicology.'</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics and Quantum Chemical Insights into the Molecular Basis of Differential Toxicity of the Mycotoxin Deoxynivalenol (DON) and Its Microbial Derivatives DOM-1 and 3-epi-DON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanhaya Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (6), pp.9575-9586. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c09756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic interaction between deoxynivalenol and acrylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar B Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Penary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.116633. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cell treatment procedures on in vitro genotoxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (4), pp.1225-1236. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-024-03690-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenicity and genotoxicity assessment of the emerging mycotoxin Versicolorin A, an Aflatoxin B1 precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alonso-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Azqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.122276. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy By-Products and Lactoferrin Exert Antioxidant and Antigenotoxic Activity on Intestinal and Hepatic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Graikini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Grasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.2073. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12102073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to Cytolethal Distending Toxin (CDT) promotes a cGAS-dependent type I interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît J Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (17-18), pp.6319-6335. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-021-03902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exposure of Caco-2 versus Caco-2/HT29-MTX intestinal cell models to (nano)silver in vitro: Comparison of two commercially available colloidal silver products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Blesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal Distending Toxin Promotes Replicative Stress Leading to Genetic Instability Transmitted to Daughter Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.656795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Study of Haemophilus ducreyi Cytolethal Distending Toxin Subunit B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleha Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Tadrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.530. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins12090530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal distending toxin subunit B: A review of structure–function relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), 20 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins11100595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (3), pp.286-297. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell transfection of purified cytolethal distending toxin B subunits allows comparing their nuclease activity while plasmid degradation assay does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hanique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0214313. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Campylobacter jejuni&amp;lt;/em&amp;gt; promotes colorectal tumorigenesis through the action of cytolethal distending toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raad Z. Gharaibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel C. Newsome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jllian L. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colibactin genotoxin generates DNA interstrand cross-links in infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bossuet-Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.e02393-17. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02393-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01880114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a reliable metabolically competent human rghep(+) hepatocyte model engineered with biological tracers for in vitro micronucleus test associating high-content imaging&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism and Pharmacokinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.S59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dmpk.2017.11.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around and beyond 53BP1 nuclear bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18122611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell resistance to the cytolethal distending toxin involves an association of DNA repair mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.S146. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.06.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry W. Shay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143 (14), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.141804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129 (13), pp.2673-2683. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.183103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88 (7), pp.963-972. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-015-1024-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Bencherit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECQ helicase RECQL4 participates in non-homologous end joining and interacts with the Ku complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra A. Shamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharmendra Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Keijzers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (11), pp.2415 - 2424. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgu137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytolethal distending toxin effects on Mammalian cells: a DNA damage perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.592-615. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells3020592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionizing-radiation induced DNA double-strand breaks: a direct and indirect lighting up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (3), pp.362-369. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single-strand breaks to double-strand breaks during S-phase: a new mode of action of the Escherichia coli Cytolethal Distending Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASP/Las17p-interacting protein Bzz1p functions with Myo5p in an early stage of endocytosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 226 (1-2), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-005-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDC25B phosphorylated by pEg3 localizes to the centrosome and the spindle poles at mitosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (6), pp.806-11. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/cc.4.6.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH3 domain-containing proteins and the actin cytoskeleton in yeast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (Pt 6), pp.1247-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20051247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of CDC25B by Aurora-A at the centrosome contributes to the G2-M transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cazales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (Pt 12), pp.2523-31. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.01108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila ATM ortholog, dATM, mediates the response to ionizing radiation and to spontaneous DNA damage during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Han Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Betson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Settleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (15), pp.1354-1359. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2004.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ral GTPases regulate exocyst assembly through dual subunit interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (51), pp.51743-51748. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M308702200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the GTPase-binding domain of Sec5 and elucidation of its Ral binding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R Mott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nietlispach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques H Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (19), pp.17053-17059. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M300155200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ral guanine exchange factor-Ral pathway is conserved in Drosophila melanogaster and sheds new light on the connectivity of the Ral, Ras, and Rap pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balakireva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien L'Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Voegeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.1112-1124. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.3.1112-1124.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p23 and HSP20/alpha-crystallin proteins define a conserved sequence domain present in other eukaryotic protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Garcia-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 529 (2-3), pp.162-167. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RLIP76, an effector of the GTPase Ral, interacts with the AP2 complex: involvement of the Ral pathway in receptor endocytosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Jullien-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meunier-Bisceuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (16), pp.2837-2844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the Grb7 adapter protein with Rnd1, a new member of the Rho family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Ligensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 467 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(99)01530-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector recognition by the small GTP-binding proteins Ras and Ral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid R Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja García-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (25), pp.17763-17770. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.25.17763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorps monocaténaire à chaîne lourde de camelidae dirigé contre la chromatine et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: x. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotraceur chromatinien pour l'étude de la génotoxicité dans des cellules hépatiques métaboliquement compétentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journée Chimie-Biologie-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlterTox Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSES, Journée de la plateforme ASPiC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. pp.1, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAT Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants alimentaires et cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive biotracer to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Biosensor Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomedicale Toulousaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Recherche en Cancérologie. FRA., Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Environmental Mutagenesis and Genomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo genotoxic effects of dietary heme iron on rat colon mucosa and ex vivo effects on colon cells monitored by an optimized alkaline comet assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Taché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Comet Assay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial cytolethal distending Toxin induces indirect double-strand breaks into eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ecole Doctorale SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHH-based universal histone binding domains: novel tools for a different look on and manipulation of chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS EMBO 2014 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. 823 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobody-based universal histone binding domains for chromatin imaging and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biosensor Meeting of the Biosensor Group of the GDR 2588 Microscopie et Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and repair: the cytolethal distending toxin model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4? workshop "Genome, Structure and Functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Rangueil. FRA., Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux outils de détection non-invasive des cassures double brin de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Biosenseur GDR2588</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Biosenseur GDR2588., Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostic tool to assess genotoxic activity ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Congress of the European Societies of Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.S36-S36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des cassures double brin en temps réel : un nouvel outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., May 2011, Giens, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gladys Mirey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gladys Mirey, Team Leader, Genotoxicity & Signaling, Toxalim INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gladys-mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0095-1864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144966115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Mirey currently works at the French National Institute for Agricultural Research (INRA), Toulouse-France. Gladys does research in Cell Biology, genotoxicology and current projects are linked to 'food toxicology.'</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics and Quantum Chemical Insights into the Molecular Basis of Differential Toxicity of the Mycotoxin Deoxynivalenol (DON) and Its Microbial Derivatives DOM-1 and 3-epi-DON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanhaya Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (6), pp.9575-9586. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c09756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic interaction between deoxynivalenol and acrylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar B Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Penary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.116633. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cell treatment procedures on in vitro genotoxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (4), pp.1225-1236. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-024-03690-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenicity and genotoxicity assessment of the emerging mycotoxin Versicolorin A, an Aflatoxin B1 precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alonso-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Azqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.122276. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy By-Products and Lactoferrin Exert Antioxidant and Antigenotoxic Activity on Intestinal and Hepatic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Graikini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Grasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.2073. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12102073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exposure of Caco-2 versus Caco-2/HT29-MTX intestinal cell models to (nano)silver in vitro: Comparison of two commercially available colloidal silver products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Blesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to Cytolethal Distending Toxin (CDT) promotes a cGAS-dependent type I interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît J Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (17-18), pp.6319-6335. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-021-03902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal Distending Toxin Promotes Replicative Stress Leading to Genetic Instability Transmitted to Daughter Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.656795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Study of Haemophilus ducreyi Cytolethal Distending Toxin Subunit B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleha Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Tadrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.530. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins12090530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell transfection of purified cytolethal distending toxin B subunits allows comparing their nuclease activity while plasmid degradation assay does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hanique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0214313. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal distending toxin subunit B: A review of structure–function relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), 20 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins11100595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (3), pp.286-297. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Campylobacter jejuni&amp;lt;/em&amp;gt; promotes colorectal tumorigenesis through the action of cytolethal distending toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raad Z. Gharaibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel C. Newsome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jllian L. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01880114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colibactin genotoxin generates DNA interstrand cross-links in infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bossuet-Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.e02393-17. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02393-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a reliable metabolically competent human rghep(+) hepatocyte model engineered with biological tracers for in vitro micronucleus test associating high-content imaging&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism and Pharmacokinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.S59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dmpk.2017.11.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around and beyond 53BP1 nuclear bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18122611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.S146. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.06.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry W. Shay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell resistance to the cytolethal distending toxin involves an association of DNA repair mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143 (14), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.141804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129 (13), pp.2673-2683. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.183103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88 (7), pp.963-972. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-015-1024-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Bencherit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECQ helicase RECQL4 participates in non-homologous end joining and interacts with the Ku complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra A. Shamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharmendra Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Keijzers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (11), pp.2415 - 2424. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgu137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytolethal distending toxin effects on Mammalian cells: a DNA damage perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.592-615. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells3020592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionizing-radiation induced DNA double-strand breaks: a direct and indirect lighting up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (3), pp.362-369. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single-strand breaks to double-strand breaks during S-phase: a new mode of action of the Escherichia coli Cytolethal Distending Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDC25B phosphorylated by pEg3 localizes to the centrosome and the spindle poles at mitosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (6), pp.806-11. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/cc.4.6.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASP/Las17p-interacting protein Bzz1p functions with Myo5p in an early stage of endocytosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 226 (1-2), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-005-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH3 domain-containing proteins and the actin cytoskeleton in yeast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (Pt 6), pp.1247-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20051247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila ATM ortholog, dATM, mediates the response to ionizing radiation and to spontaneous DNA damage during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Han Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Betson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Settleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (15), pp.1354-1359. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2004.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of CDC25B by Aurora-A at the centrosome contributes to the G2-M transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cazales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (Pt 12), pp.2523-31. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.01108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ral GTPases regulate exocyst assembly through dual subunit interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (51), pp.51743-51748. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M308702200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the GTPase-binding domain of Sec5 and elucidation of its Ral binding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R Mott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nietlispach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques H Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (19), pp.17053-17059. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M300155200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ral guanine exchange factor-Ral pathway is conserved in Drosophila melanogaster and sheds new light on the connectivity of the Ral, Ras, and Rap pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balakireva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien L'Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Voegeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.1112-1124. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.3.1112-1124.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p23 and HSP20/alpha-crystallin proteins define a conserved sequence domain present in other eukaryotic protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Garcia-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 529 (2-3), pp.162-167. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RLIP76, an effector of the GTPase Ral, interacts with the AP2 complex: involvement of the Ral pathway in receptor endocytosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Jullien-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meunier-Bisceuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (16), pp.2837-2844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the Grb7 adapter protein with Rnd1, a new member of the Rho family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Ligensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 467 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(99)01530-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector recognition by the small GTP-binding proteins Ras and Ral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid R Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja García-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (25), pp.17763-17770. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.25.17763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorps monocaténaire à chaîne lourde de camelidae dirigé contre la chromatine et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: x. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotraceur chromatinien pour l'étude de la génotoxicité dans des cellules hépatiques métaboliquement compétentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journée Chimie-Biologie-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlterTox Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. pp.1, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSES, Journée de la plateforme ASPiC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAT Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants alimentaires et cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive biotracer to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Biosensor Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomedicale Toulousaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Recherche en Cancérologie. FRA., Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Environmental Mutagenesis and Genomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo genotoxic effects of dietary heme iron on rat colon mucosa and ex vivo effects on colon cells monitored by an optimized alkaline comet assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Taché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Comet Assay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial cytolethal distending Toxin induces indirect double-strand breaks into eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ecole Doctorale SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobody-based universal histone binding domains for chromatin imaging and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biosensor Meeting of the Biosensor Group of the GDR 2588 Microscopie et Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHH-based universal histone binding domains: novel tools for a different look on and manipulation of chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS EMBO 2014 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. 823 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and repair: the cytolethal distending toxin model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4? workshop "Genome, Structure and Functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Rangueil. FRA., Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux outils de détection non-invasive des cassures double brin de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Biosenseur GDR2588</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Biosenseur GDR2588., Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostic tool to assess genotoxic activity ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Congress of the European Societies of Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.S36-S36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des cassures double brin en temps réel : un nouvel outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., May 2011, Giens, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AC42FC2"/>
+    <w:nsid w:val="2EE29BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gladys-mirey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0095-1864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144966115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaya Lal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Recoules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-024-03690-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Jauregui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Abad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Graikini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12102073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03248449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Quaranta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.656795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12090530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100595" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Z. Gharaibeh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C. Newsome" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jllian L. Pope" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Dougherty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Metenier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mond&#233;sert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2017.11.200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ68P9H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122611" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1566" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNM4FB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;ry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141804" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183103" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra A. Shamanna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiming Lu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Keijzers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgu137" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3020592" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.06.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153221v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fitterer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaneva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-005-0108-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5CKPZLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chartrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouch&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.6.1716" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Winsor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051247" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317440v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dutertre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dozier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01108" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Han Song" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Haber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Settleman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.06.064" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moskalenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ross&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Formstecher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M308702200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Mott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nietlispach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J Hopkins" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H Camonis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M300155200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L'Hoste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Voegeling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.3.1112-1124.2003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garcia-Ranea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camonis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Valencia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb728" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696179v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Jullien-Flores" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mahe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leprince" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier-Bisceuil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Ligensa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)01530-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3AC4B037B36D4987D7A88DEB38FA8863ADC9CC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bauer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid R Vetter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garc&#237;a-Ranea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valencia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.25.17763" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807167v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.072" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQGV1H6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601121v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601087v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Steen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741249v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793548v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806589v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olichon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gladys-mirey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0095-1864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144966115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaya Lal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Recoules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-024-03690-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Jauregui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Abad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Graikini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12102073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blesson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03248449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Quaranta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.656795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12090530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanique" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100595" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Z. Gharaibeh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C. Newsome" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jllian L. Pope" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Dougherty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Metenier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mond&#233;sert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2017.11.200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ68P9H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122611" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1566" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNM4FB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;ry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141804" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183103" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra A. Shamanna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiming Lu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Keijzers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgu137" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3020592" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.06.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317422v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chartrain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouch&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.6.1716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fitterer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orange" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaneva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-005-0108-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5CKPZLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Winsor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051247" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Han Song" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Haber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Settleman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.06.064" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317440v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dutertre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dozier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01108" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moskalenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ross&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Formstecher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M308702200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Mott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nietlispach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J Hopkins" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H Camonis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M300155200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L'Hoste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Voegeling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.3.1112-1124.2003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garcia-Ranea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camonis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Valencia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb728" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696179v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Jullien-Flores" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mahe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leprince" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier-Bisceuil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Ligensa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)01530-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3AC4B037B36D4987D7A88DEB38FA8863ADC9CC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bauer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid R Vetter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garc&#237;a-Ranea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valencia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.25.17763" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807167v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735959v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQGV1H6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787835v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601121v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601087v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Steen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741249v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806589v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olichon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>