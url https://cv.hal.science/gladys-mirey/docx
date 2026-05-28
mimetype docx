--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gladys Mirey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gladys Mirey, Team Leader, Genotoxicity & Signaling, Toxalim INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gladys-mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0095-1864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144966115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Mirey currently works at the French National Institute for Agricultural Research (INRA), Toulouse-France. Gladys does research in Cell Biology, genotoxicology and current projects are linked to 'food toxicology.'</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics and Quantum Chemical Insights into the Molecular Basis of Differential Toxicity of the Mycotoxin Deoxynivalenol (DON) and Its Microbial Derivatives DOM-1 and 3-epi-DON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanhaya Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (6), pp.9575-9586. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c09756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic interaction between deoxynivalenol and acrylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar B Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Penary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.116633. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cell treatment procedures on in vitro genotoxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (4), pp.1225-1236. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-024-03690-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenicity and genotoxicity assessment of the emerging mycotoxin Versicolorin A, an Aflatoxin B1 precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alonso-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Azqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.122276. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy By-Products and Lactoferrin Exert Antioxidant and Antigenotoxic Activity on Intestinal and Hepatic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Graikini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Grasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.2073. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12102073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exposure of Caco-2 versus Caco-2/HT29-MTX intestinal cell models to (nano)silver in vitro: Comparison of two commercially available colloidal silver products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Blesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to Cytolethal Distending Toxin (CDT) promotes a cGAS-dependent type I interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît J Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (17-18), pp.6319-6335. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-021-03902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal Distending Toxin Promotes Replicative Stress Leading to Genetic Instability Transmitted to Daughter Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.656795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Study of Haemophilus ducreyi Cytolethal Distending Toxin Subunit B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleha Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Tadrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.530. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins12090530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell transfection of purified cytolethal distending toxin B subunits allows comparing their nuclease activity while plasmid degradation assay does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hanique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0214313. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal distending toxin subunit B: A review of structure–function relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), 20 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins11100595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (3), pp.286-297. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Campylobacter jejuni&amp;lt;/em&amp;gt; promotes colorectal tumorigenesis through the action of cytolethal distending toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raad Z. Gharaibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel C. Newsome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jllian L. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01880114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colibactin genotoxin generates DNA interstrand cross-links in infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bossuet-Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.e02393-17. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02393-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a reliable metabolically competent human rghep(+) hepatocyte model engineered with biological tracers for in vitro micronucleus test associating high-content imaging&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism and Pharmacokinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.S59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dmpk.2017.11.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around and beyond 53BP1 nuclear bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18122611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.S146. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.06.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry W. Shay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell resistance to the cytolethal distending toxin involves an association of DNA repair mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143 (14), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.141804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129 (13), pp.2673-2683. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.183103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88 (7), pp.963-972. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-015-1024-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Bencherit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECQ helicase RECQL4 participates in non-homologous end joining and interacts with the Ku complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra A. Shamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharmendra Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Keijzers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (11), pp.2415 - 2424. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgu137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytolethal distending toxin effects on Mammalian cells: a DNA damage perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.592-615. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells3020592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionizing-radiation induced DNA double-strand breaks: a direct and indirect lighting up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (3), pp.362-369. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single-strand breaks to double-strand breaks during S-phase: a new mode of action of the Escherichia coli Cytolethal Distending Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDC25B phosphorylated by pEg3 localizes to the centrosome and the spindle poles at mitosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (6), pp.806-11. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/cc.4.6.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASP/Las17p-interacting protein Bzz1p functions with Myo5p in an early stage of endocytosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 226 (1-2), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-005-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH3 domain-containing proteins and the actin cytoskeleton in yeast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (Pt 6), pp.1247-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20051247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila ATM ortholog, dATM, mediates the response to ionizing radiation and to spontaneous DNA damage during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Han Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Betson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Settleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (15), pp.1354-1359. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2004.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of CDC25B by Aurora-A at the centrosome contributes to the G2-M transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cazales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (Pt 12), pp.2523-31. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.01108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ral GTPases regulate exocyst assembly through dual subunit interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (51), pp.51743-51748. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M308702200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the GTPase-binding domain of Sec5 and elucidation of its Ral binding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R Mott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nietlispach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques H Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (19), pp.17053-17059. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M300155200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ral guanine exchange factor-Ral pathway is conserved in Drosophila melanogaster and sheds new light on the connectivity of the Ral, Ras, and Rap pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balakireva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien L'Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Voegeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.1112-1124. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.3.1112-1124.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p23 and HSP20/alpha-crystallin proteins define a conserved sequence domain present in other eukaryotic protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Garcia-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 529 (2-3), pp.162-167. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RLIP76, an effector of the GTPase Ral, interacts with the AP2 complex: involvement of the Ral pathway in receptor endocytosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Jullien-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meunier-Bisceuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (16), pp.2837-2844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the Grb7 adapter protein with Rnd1, a new member of the Rho family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Ligensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 467 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(99)01530-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector recognition by the small GTP-binding proteins Ras and Ral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid R Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja García-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (25), pp.17763-17770. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.25.17763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorps monocaténaire à chaîne lourde de camelidae dirigé contre la chromatine et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: x. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotraceur chromatinien pour l'étude de la génotoxicité dans des cellules hépatiques métaboliquement compétentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journée Chimie-Biologie-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlterTox Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. pp.1, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSES, Journée de la plateforme ASPiC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAT Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants alimentaires et cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive biotracer to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Biosensor Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomedicale Toulousaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Recherche en Cancérologie. FRA., Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Environmental Mutagenesis and Genomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo genotoxic effects of dietary heme iron on rat colon mucosa and ex vivo effects on colon cells monitored by an optimized alkaline comet assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Taché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Comet Assay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial cytolethal distending Toxin induces indirect double-strand breaks into eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ecole Doctorale SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobody-based universal histone binding domains for chromatin imaging and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biosensor Meeting of the Biosensor Group of the GDR 2588 Microscopie et Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHH-based universal histone binding domains: novel tools for a different look on and manipulation of chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS EMBO 2014 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. 823 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and repair: the cytolethal distending toxin model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4? workshop "Genome, Structure and Functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Rangueil. FRA., Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux outils de détection non-invasive des cassures double brin de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Biosenseur GDR2588</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Biosenseur GDR2588., Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostic tool to assess genotoxic activity ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Congress of the European Societies of Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.S36-S36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des cassures double brin en temps réel : un nouvel outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., May 2011, Giens, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gladys Mirey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gladys Mirey, Team Leader, Genotoxicity & Signaling, Toxalim INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gladys-mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0095-1864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144966115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Mirey currently works at the French National Institute for Agricultural Research (INRA), Toulouse-France. Gladys does research in Cell Biology, genotoxicology and current projects are linked to 'food toxicology.'</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics and Quantum Chemical Insights into the Molecular Basis of Differential Toxicity of the Mycotoxin Deoxynivalenol (DON) and Its Microbial Derivatives DOM-1 and 3-epi-DON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanhaya Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (6), pp.9575-9586. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c09756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive biotransformation of graphene oxide and reduced graphene oxide in the amphibian Xenopus laevis : structural, chemical, and toxicological changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (4), pp.1962-1977. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6EN00032K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05633019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic interaction between deoxynivalenol and acrylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar B Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Penary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.116633. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cell treatment procedures on in vitro genotoxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (4), pp.1225-1236. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-024-03690-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenicity and genotoxicity assessment of the emerging mycotoxin Versicolorin A, an Aflatoxin B1 precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alonso-Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Azqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.122276. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy By-Products and Lactoferrin Exert Antioxidant and Antigenotoxic Activity on Intestinal and Hepatic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Graikini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Grasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.2073. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12102073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to Cytolethal Distending Toxin (CDT) promotes a cGAS-dependent type I interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît J Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (17-18), pp.6319-6335. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-021-03902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exposure of Caco-2 versus Caco-2/HT29-MTX intestinal cell models to (nano)silver in vitro: Comparison of two commercially available colloidal silver products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Blesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal Distending Toxin Promotes Replicative Stress Leading to Genetic Instability Transmitted to Daughter Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.656795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Study of Haemophilus ducreyi Cytolethal Distending Toxin Subunit B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleha Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Tadrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.530. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins12090530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytolethal distending toxin subunit B: A review of structure–function relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), 20 p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins11100595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (3), pp.286-297. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell transfection of purified cytolethal distending toxin B subunits allows comparing their nuclease activity while plasmid degradation assay does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hanique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0214313. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Campylobacter jejuni&amp;lt;/em&amp;gt; promotes colorectal tumorigenesis through the action of cytolethal distending toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raad Z. Gharaibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel C. Newsome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jllian L. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colibactin genotoxin generates DNA interstrand cross-links in infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bossuet-Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.e02393-17. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02393-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01880114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a reliable metabolically competent human rghep(+) hepatocyte model engineered with biological tracers for in vitro micronucleus test associating high-content imaging&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism and Pharmacokinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.S59. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dmpk.2017.11.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around and beyond 53BP1 nuclear bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18122611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell resistance to the cytolethal distending toxin involves an association of DNA repair mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.S146. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.06.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry W. Shay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143 (14), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.141804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129 (13), pp.2673-2683. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.183103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88 (7), pp.963-972. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-015-1024-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Bencherit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECQ helicase RECQL4 participates in non-homologous end joining and interacts with the Ku complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra A. Shamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharmendra Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Keijzers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (11), pp.2415 - 2424. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgu137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytolethal distending toxin effects on Mammalian cells: a DNA damage perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.592-615. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells3020592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionizing-radiation induced DNA double-strand breaks: a direct and indirect lighting up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (3), pp.362-369. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single-strand breaks to double-strand breaks during S-phase: a new mode of action of the Escherichia coli Cytolethal Distending Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WASP/Las17p-interacting protein Bzz1p functions with Myo5p in an early stage of endocytosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 226 (1-2), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-005-0108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDC25B phosphorylated by pEg3 localizes to the centrosome and the spindle poles at mitosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (6), pp.806-11. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/cc.4.6.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH3 domain-containing proteins and the actin cytoskeleton in yeast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (Pt 6), pp.1247-9. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20051247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of CDC25B by Aurora-A at the centrosome contributes to the G2-M transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cazales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (Pt 12), pp.2523-31. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.01108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila ATM ortholog, dATM, mediates the response to ionizing radiation and to spontaneous DNA damage during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Han Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Betson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Settleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (15), pp.1354-1359. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2004.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ral GTPases regulate exocyst assembly through dual subunit interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moskalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Formstecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (51), pp.51743-51748. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M308702200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the GTPase-binding domain of Sec5 and elucidation of its Ral binding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R Mott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nietlispach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques H Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (19), pp.17053-17059. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M300155200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ral guanine exchange factor-Ral pathway is conserved in Drosophila melanogaster and sheds new light on the connectivity of the Ral, Ras, and Rap pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balakireva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien L'Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Voegeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.1112-1124. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.3.1112-1124.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p23 and HSP20/alpha-crystallin proteins define a conserved sequence domain present in other eukaryotic protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Garcia-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 529 (2-3), pp.162-167. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RLIP76, an effector of the GTPase Ral, interacts with the AP2 complex: involvement of the Ral pathway in receptor endocytosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Jullien-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meunier-Bisceuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (16), pp.2837-2844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the Grb7 adapter protein with Rnd1, a new member of the Rho family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Ligensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 467 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(99)01530-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector recognition by the small GTP-binding proteins Ras and Ral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid R Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja García-Ranea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (25), pp.17763-17770. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.25.17763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticorps monocaténaire à chaîne lourde de camelidae dirigé contre la chromatine et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: x. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotraceur chromatinien pour l'étude de la génotoxicité dans des cellules hépatiques métaboliquement compétentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journée Chimie-Biologie-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlterTox Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSES, Journée de la plateforme ASPiC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. pp.1, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG hep+ and biological tracers for a new in vitro micronucleus assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAT Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants alimentaires et cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive biotracer to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Biosensor Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomedicale Toulousaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Recherche en Cancérologie. FRA., Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Environmental Mutagenesis and Genomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo genotoxic effects of dietary heme iron on rat colon mucosa and ex vivo effects on colon cells monitored by an optimized alkaline comet assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Taché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Comet Assay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial cytolethal distending Toxin induces indirect double-strand breaks into eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ecole Doctorale SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHH-based universal histone binding domains: novel tools for a different look on and manipulation of chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS EMBO 2014 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. 823 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobody-based universal histone binding domains for chromatin imaging and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biosensor Meeting of the Biosensor Group of the GDR 2588 Microscopie et Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity and repair: the cytolethal distending toxin model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4? workshop "Genome, Structure and Functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Rangueil. FRA., Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boutet-Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux outils de détection non-invasive des cassures double brin de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Biosenseur GDR2588</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Biosenseur GDR2588., Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostic tool to assess genotoxic activity ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Congress of the European Societies of Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.S36-S36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des cassures double brin en temps réel : un nouvel outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., May 2011, Giens, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EE29BFF"/>
+    <w:nsid w:val="DECD370D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gladys-mirey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0095-1864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144966115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaya Lal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Recoules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-024-03690-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Jauregui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Abad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Graikini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grasa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12102073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blesson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03248449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Quaranta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.656795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12090530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanique" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100595" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Z. Gharaibeh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C. Newsome" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jllian L. Pope" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Dougherty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Metenier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mond&#233;sert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2017.11.200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ68P9H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122611" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1566" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNM4FB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;ry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141804" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183103" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra A. Shamanna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiming Lu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Keijzers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgu137" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3020592" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.06.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317422v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chartrain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouch&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.6.1716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fitterer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orange" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaneva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-005-0108-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5CKPZLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Winsor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051247" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Han Song" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Haber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Settleman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.06.064" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317440v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dutertre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dozier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01108" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moskalenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ross&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Formstecher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M308702200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Mott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nietlispach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J Hopkins" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H Camonis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M300155200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L'Hoste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Voegeling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.3.1112-1124.2003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garcia-Ranea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camonis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Valencia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb728" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696179v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Jullien-Flores" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mahe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leprince" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier-Bisceuil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Ligensa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)01530-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3AC4B037B36D4987D7A88DEB38FA8863ADC9CC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bauer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid R Vetter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garc&#237;a-Ranea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valencia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.25.17763" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807167v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735959v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQGV1H6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787835v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601121v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601087v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Steen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741249v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806589v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olichon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gladys-mirey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0095-1864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144966115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaya Lal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6EN00032K" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Recoules" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-024-03690-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Jauregui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Abad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Graikini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grasa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12102073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blesson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142324" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03248449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Quaranta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.656795" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12090530" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100595" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214313" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Z. Gharaibeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C. Newsome" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jllian L. Pope" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Dougherty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Metenier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mond&#233;sert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2017.11.200" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ68P9H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122611" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNM4FB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141804" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183103" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra A. Shamanna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Singh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiming Lu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Keijzers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgu137" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3020592" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648277v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.06.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fitterer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orange" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaneva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-005-0108-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5CKPZLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chartrain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouch&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.6.1716" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Winsor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051247" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dutertre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dozier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01108" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Han Song" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Haber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Settleman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.06.064" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moskalenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ross&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Formstecher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M308702200" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683415v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Mott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nietlispach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J Hopkins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H Camonis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M300155200" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L'Hoste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Voegeling" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.3.1112-1124.2003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garcia-Ranea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camonis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Valencia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb728" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Jullien-Flores" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mahe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leprince" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier-Bisceuil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695354v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Ligensa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)01530-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3AC4B037B36D4987D7A88DEB38FA8863ADC9CC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bauer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid R Vetter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Garc&#237;a-Ranea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valencia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.25.17763" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807167v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790937v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787835v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.072" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQGV1H6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601087v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792179v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Steen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806589v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>