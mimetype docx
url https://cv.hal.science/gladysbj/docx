--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -75,2256 +75,2390 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Can technology save biodiversity?</w:t>
+                <w:t xml:space="preserve">Unveiling the spatial link between geodiversity and biodiversity: a multi-taxon study in the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+                <w:t xml:space="preserve">Moustapha Gakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tom Souhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcosc.2025.1646634⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-026-02330-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338947v1</w:t>
+                <w:t xml:space="preserve">hal-05575228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological and physical connections with nature improve both human well-being and nature conservation: A systematic review of meta-analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Editorial: Can technology save biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C Singer</w:t>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Parmesan</w:t>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 277, pp.109842. </w:t>
+              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.1646634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcosc.2025.1646634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536698v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐control is negatively linked to prosociality in young children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Psychological and physical connections with nature improve both human well-being and nature conservation: A systematic review of meta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Mazancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parmesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bdm.2314⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.109842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325644v1</w:t>
+                <w:t xml:space="preserve">hal-05536698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human–nature connectedness as a pathway to sustainability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Loreau</w:t>
+                <w:t xml:space="preserve">Self‐control is negatively linked to prosociality in young children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bdm.2314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546699v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OpenFeeder : A flexible automated RFID feeder to measure interspecies and intraspecies differences in cognitive and behavioural performance in wild birds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human–nature connectedness as a pathway to sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guiraud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Mazancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parmesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (9), pp.1955-1961. </w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e12852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/conl.12852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867493v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human–nature connectedness as a pathway to sustainability: A global meta‐analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The OpenFeeder : A flexible automated RFID feeder to measure interspecies and intraspecies differences in cognitive and behavioural performance in wild birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Parmesan</w:t>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Christopher Singer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gladys Barragan Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Biganzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12852⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (9), pp.1955-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292620v1</w:t>
+                <w:t xml:space="preserve">hal-03867493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children with higher screen time exposure were less likely to show patience and to make school friends at 4–6 years of age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human–nature connectedness as a pathway to sustainability: A global meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Mazancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
+                <w:t xml:space="preserve">Camille Parmesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Christopher Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.16041⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384647v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human–nature connectedness as a pathway to sustainability: A global meta‐analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Loreau</w:t>
+                <w:t xml:space="preserve">Children with higher screen time exposure were less likely to show patience and to make school friends at 4–6 years of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12852⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110 (12), pp.3302-3304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.16041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768696v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition in Context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Human–nature connectedness as a pathway to sustainability: A global meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Mazancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parmesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00106⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013289v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary: Revisiting the Marshmallow Test: A Conceptual Replication Investigating Links Between Early Delay of Gratification and Later Outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cognition in Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02719⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032869v1</w:t>
+                <w:t xml:space="preserve">hal-03013289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Commentary: Revisiting the Marshmallow Test: A Conceptual Replication Investigating Links Between Early Delay of Gratification and Later Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Atance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 373, pp.1756. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.2719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.c.4153862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105097v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From face processing to face recognition: Comparing three different processing levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
+                <w:t xml:space="preserve">P K y Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Thorpe</w:t>
+                <w:t xml:space="preserve">J O van Horik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
+                <w:t xml:space="preserve">C M Atance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Puma</w:t>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 158, pp.33-43. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 373, pp.1756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2016.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.c.4153862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102495v1</w:t>
+                <w:t xml:space="preserve">hal-02105097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural speed of familiar face recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+                <w:t xml:space="preserve">From face processing to face recognition: Comparing three different processing levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.J. Barbeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.J. Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.06.017⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344885v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object and proper name retrieval in temporal lobe epilepsy: A study of difficulties and latencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The neural speed of familiar face recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Valton</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Denuelle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.390-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2014.09.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344941v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral Wada test: Amobarbital or propofol?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Object and proper name retrieval in temporal lobe epilepsy: A study of difficulties and latencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Condret-Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Curot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kany</w:t>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (2), pp.122--128. </w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (10), pp.1825--1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2013.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344944v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neural Dynamics of Face Detection in the Wild Revealed by MVPA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bilateral Wada test: Amobarbital or propofol?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.3030-13.2014⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.122--128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344939v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Famous: Looking for the Fastest Speed at Which a Face Can be Recognized.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Neural Dynamics of Face Detection in the Wild Revealed by MVPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+                <w:t xml:space="preserve">Thomas Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (3), pp.846--854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.3030-13.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797452v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fast is Famous Face Recognition?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fast and Famous: Looking for the Fastest Speed at Which a Face Can be Recognized.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Fast is Famous Face Recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2334,111 +2468,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic sharing in children: patience and giving in dictator games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Social Dilemmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Copenhagen, Denmark, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2448,154 +2582,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological, cognitive and behavioral mechanisms of Human-Nature Connectedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERTIME 2025: intertwined concepts of time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porquerolles (Hyères), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2605,102 +2739,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer la connexion entre les humains et l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Fouilland; Françoise Gourmelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer l'Environnement. Des solutions pour innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Edition, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2710,98 +2844,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer l’éco-anxiété en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSE Mag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2811,222 +2945,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient children are less likely to share with unknown children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3036,166 +3170,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment encourager les comportements pro-environnementaux chez les élèves en renforçant leur connexion à la nature”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUMAN-NATURE CONNECTEDNESS AS A DRIVER FOR REACHING SUSTAINABILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miles Richardson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IPBC. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3205,114 +3339,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique du traitement des visages : du percept à la familiarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Paul Sabatier - Toulouse III, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00803163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3459,51 +3593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1646634" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Mazancourt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Singer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2314" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan Jason" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christopher Singer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03384647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Singer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03032869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Atance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stieglitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02719" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thorpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2016.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLMLM93-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barbeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRWF3GQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Condret-Santi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2014.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZFX0SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Busigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kany" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2013.10.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3030-13.2014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797452v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ceccaldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00100" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00454" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Richardson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05575228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souhil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02330-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1646634" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Mazancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Singer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109842" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12852" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan Jason" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christopher Singer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03384647v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Singer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03032869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Atance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stieglitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02719" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thorpe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2016.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLMLM93-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barbeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRWF3GQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Condret-Santi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2014.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZFX0SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Busigny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2013.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3030-13.2014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ceccaldi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756707v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00454" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Richardson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>