--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -360,617 +360,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological and physical connections with nature improve both human well-being and nature conservation: A systematic review of meta-analyses</w:t>
+                <w:t xml:space="preserve">Self‐control is negatively linked to prosociality in young children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Loreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Parmesan</w:t>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109842⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bdm.2314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536698v1</w:t>
+                <w:t xml:space="preserve">hal-04325644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐control is negatively linked to prosociality in young children</w:t>
+                <w:t xml:space="preserve">Psychological and physical connections with nature improve both human well-being and nature conservation: A systematic review of meta-analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Mazancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+                <w:t xml:space="preserve">Camille Parmesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (4), 8 p. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.109842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bdm.2314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325644v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human–nature connectedness as a pathway to sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The OpenFeeder : A flexible automated RFID feeder to measure interspecies and intraspecies differences in cognitive and behavioural performance in wild birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gladys Barragan Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Biganzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12852⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (9), pp.1955-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546699v1</w:t>
+                <w:t xml:space="preserve">hal-03867493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OpenFeeder : A flexible automated RFID feeder to measure interspecies and intraspecies differences in cognitive and behavioural performance in wild birds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human–nature connectedness as a pathway to sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guiraud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Mazancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parmesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (9), pp.1955-1961. </w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e12852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/conl.12852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867493v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human–nature connectedness as a pathway to sustainability: A global meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Mazancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parmesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Christopher Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/conl.12852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292620v1</w:t>
@@ -981,64 +981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children with higher screen time exposure were less likely to show patience and to make school friends at 4–6 years of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Paediatrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 110 (12), pp.3302-3304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1085,113 +1085,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human–nature connectedness as a pathway to sustainability: A global meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Mazancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parmesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/conl.12852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768696v1</w:t>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Atance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,51 +1583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From face processing to face recognition: Comparing three different processing levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan‐jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic sharing in children: patience and giving in dictator games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3090,51 +3090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient children are less likely to share with unknown children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,164 +3178,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment encourager les comportements pro-environnementaux chez les élèves en renforçant leur connexion à la nature”</w:t>
+                <w:t xml:space="preserve">HUMAN-NATURE CONNECTEDNESS AS A DRIVER FOR REACHING SUSTAINABILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miles Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IPBC. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536038v1</w:t>
+                <w:t xml:space="preserve">hal-04747846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMAN-NATURE CONNECTEDNESS AS A DRIVER FOR REACHING SUSTAINABILITY</w:t>
+                <w:t xml:space="preserve">Comment encourager les comportements pro-environnementaux chez les élèves en renforçant leur connexion à la nature”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miles Richardson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04747846v1</w:t>
+                <w:t xml:space="preserve">hal-05536038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3593,51 +3593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05575228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souhil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02330-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1646634" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Mazancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Singer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109842" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12852" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan Jason" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christopher Singer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03384647v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Singer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03032869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Atance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stieglitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02719" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thorpe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2016.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLMLM93-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barbeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRWF3GQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Condret-Santi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2014.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZFX0SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Busigny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2013.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3030-13.2014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ceccaldi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756707v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00454" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Richardson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05575228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souhil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02330-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1646634" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2314" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Mazancourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Singer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109842" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan Jason" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13931" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christopher Singer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03384647v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Singer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03032869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Atance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stieglitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02719" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Thorpe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2016.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTLMLM93-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Barbeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRWF3GQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Condret-Santi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2014.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZFX0SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Busigny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2013.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3030-13.2014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ceccaldi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756707v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00454" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Richardson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>