--- v1 (2026-03-24)
+++ v2 (2026-04-30)
@@ -221,152 +221,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallica-Obvie: un outil pour la valorisation et l'exploration du patrimoine textuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+                <w:t xml:space="preserve">Exploring intellectual history with dynamic word embeddings: semantic change in 18th-century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Fedchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Maria Nicolosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2025 - Colloque annuel de l'Association francophone des humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">DH2025 - Digital Humanities Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287206v1</w:t>
+                <w:t xml:space="preserve">hal-05178007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandore: automating text-processing workflows for humanities researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Biriuchinskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -381,182 +394,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH2025 - Accessibility &amp; Citizenship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring intellectual history with dynamic word embeddings: semantic change in 18th-century France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario Maria Nicolosi</w:t>
+                <w:t xml:space="preserve">Gallica-Obvie: un outil pour la valorisation et l'exploration du patrimoine textuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2025 - Digital Humanities Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Humanistica 2025 - Colloque annuel de l'Association francophone des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178007v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using LLMs for post-OCR correction on historical French texts: A case study using synthetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Biriuchinskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -607,51 +607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging artificial intelligence to promote scientific heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Biriuchinskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -948,64 +948,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlightenment Influencers: Networks of Text Reuse in 18th-century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Fedchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Maria Nicolosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Graz, Jul 2023, Graz, Austria. pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1758,286 +1758,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlightenment Legacies: Sequence Alignment and Text-Reuse at Scale</w:t>
+                <w:t xml:space="preserve">Lanson et les humanités modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Morrissey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Les mots de la critique littéraire au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210592v1</w:t>
+                <w:t xml:space="preserve">hal-03211781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Humanist World of Voltaire’s Correspondence</w:t>
+                <w:t xml:space="preserve">Enlightenment Legacies: Sequence Alignment and Text-Reuse at Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Cronk</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Gladstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Morrissey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society of Eighteenth-Century Studies (BSECS) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210599v1</w:t>
+                <w:t xml:space="preserve">hal-03210592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanson et les humanités modernes</w:t>
+                <w:t xml:space="preserve">The Humanist World of Voltaire’s Correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Cronk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mots de la critique littéraire au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">British Society of Eighteenth-Century Studies (BSECS) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211781v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclopaedic Discourses Revisited: Integrating Topic Models in the 18th Century</w:t>
               </w:r>
@@ -2099,204 +2099,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Eighteenth-Century Epistolarity: Unsupervised Classification of the Voltaire Correspondence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les syntagmes prépositionnels à l’initiale de phrase dans L’Encyclopédie ou Dictionnaire raisonné des sciences, des arts et des métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Gladstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Linguistic and Psycholinguistic approaches to Text Structuring (LPTS) Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211773v1</w:t>
+                <w:t xml:space="preserve">halshs-02476678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les syntagmes prépositionnels à l’initiale de phrase dans L’Encyclopédie ou Dictionnaire raisonné des sciences, des arts et des métiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling Eighteenth-Century Epistolarity: Unsupervised Classification of the Voltaire Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Gladstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic and Psycholinguistic approaches to Text Structuring (LPTS) Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities Congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02476678v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging into ECCO: Identifying Commonplaces and other Forms of Text Reuse at Scale</w:t>
               </w:r>
@@ -2416,421 +2416,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des réseaux intertextuels : défis de la recherche littéraire à grande échelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Text reuse as cultural practice: intertextuality in the 18th-century digital archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, </w:t>
+              <w:t xml:space="preserve">Digital Enlightenment Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11wmw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61147/des.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637976v1</w:t>
+                <w:t xml:space="preserve">hal-04828101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling enlightenment: reassembling intertextual networks through data-driven research (ModERN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">À la recherche des réseaux intertextuels : défis de la recherche littéraire à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Fedchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Maria Nicolosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Enlightenment Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.62-84. </w:t>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61147/des.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11wmw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828110v1</w:t>
+                <w:t xml:space="preserve">hal-04637976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden in Plain Sight: The Questions sur l’Encyclopédie in the Nineteenth Century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Morrissey</w:t>
+                <w:t xml:space="preserve">Modelling enlightenment: reassembling intertextual networks through data-driven research (ModERN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Maria Nicolosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Languages Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+              <w:t xml:space="preserve">Digital Enlightenment Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.62-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3828/mlo.v0i0.517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61147/des.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815429v1</w:t>
+                <w:t xml:space="preserve">hal-04828110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text reuse as cultural practice: intertextuality in the 18th-century digital archive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hidden in Plain Sight: The Questions sur l’Encyclopédie in the Nineteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Enlightenment Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+              <w:t xml:space="preserve">Modern Languages Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61147/des.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3828/mlo.v0i0.517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828101v1</w:t>
+                <w:t xml:space="preserve">hal-04815429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Cronk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4363,64 +4363,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ModERN Database: White Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úna Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Fedchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Maria Nicolosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4694,51 +4694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire's Correspondence: Digital Readings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Cronk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5327,51 +5327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chottin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Biriuchinskii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fedchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Maria Nicolosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castellon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseok Seo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;na Faller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mayra Cordova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gawley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Olsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morrissey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Roy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Koskas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Gladstone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cronk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmw" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61147/des.22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.517" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61147/des.23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Oliver" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Pink" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61147/des.3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/jis-v21i2.36599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2775" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen O&#8217;neill" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Welsh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Terras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ecs.2017.0059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdul-Rahman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gladstone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Whaling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12798" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2015.00008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.163.0595" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Melan&#231;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Edelstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jhi.2013.0012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Horton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.258" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Allen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salaun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108866552" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burrows" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486187.3490206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chottin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fedchenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Maria Nicolosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Biriuchinskii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castellon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseok Seo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;na Faller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mayra Cordova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gawley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Olsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morrissey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Roy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Koskas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Gladstone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cronk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61147/des.23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61147/des.22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.517" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Oliver" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Pink" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61147/des.3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/jis-v21i2.36599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2775" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen O&#8217;neill" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Welsh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Terras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ecs.2017.0059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdul-Rahman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gladstone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Whaling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12798" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2015.00008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.163.0595" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Melan&#231;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Edelstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jhi.2013.0012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Horton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.258" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Allen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salaun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108866552" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burrows" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486187.3490206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>