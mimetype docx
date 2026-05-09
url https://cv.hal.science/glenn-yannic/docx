--- v0 (2026-03-28)
+++ v1 (2026-05-09)
@@ -66,649 +66,649 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere length decreases with age and reflects early-life environment but not adult condition in a long-lived migratory bird</w:t>
+                <w:t xml:space="preserve">Incubation strategy and hatching start time affect the duration of the nestling period in precocial Arctic-breeding sandpipers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Pélagie Grentzmann</w:t>
+                <w:t xml:space="preserve">Thomas Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gauthier</w:t>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+                <w:t xml:space="preserve">Anders Angerbjörn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
+                <w:t xml:space="preserve">Joël Bêty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Parenteau</w:t>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological and Evolutionary Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.20250670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/740893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2025.0670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516384v1</w:t>
+                <w:t xml:space="preserve">hal-05596715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cushion plants in the Alps are swarming with invertebrate life</w:t>
+                <w:t xml:space="preserve">Telomere length decreases with age and reflects early-life environment but not adult condition in a long-lived migratory bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Dumas</w:t>
+                <w:t xml:space="preserve">Ilona Pélagie Grentzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Marais</w:t>
+                <w:t xml:space="preserve">Gilles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Paitreault</w:t>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexy Rosa</w:t>
+                <w:t xml:space="preserve">Charline Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alpine Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135, pp.203-214. </w:t>
+              <w:t xml:space="preserve">Ecological and Evolutionary Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00035-025-00335-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/740893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121303v1</w:t>
+                <w:t xml:space="preserve">hal-05516384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of male age on breeding performance in an Alpine population of Northern Wheatears Oenanthe oenanthe</w:t>
+                <w:t xml:space="preserve">Cushion plants in the Alps are swarming with invertebrate life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mermillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
+                <w:t xml:space="preserve">Keyvan Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Maria Sander</w:t>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Rosselli</w:t>
+                <w:t xml:space="preserve">Samuel Paitreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Chamberlain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00063657.2025.2532626⟩</w:t>
+              <w:t xml:space="preserve">Alpine Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.203-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00035-025-00335-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385210v1</w:t>
+                <w:t xml:space="preserve">hal-05121303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resequencing of reindeer genomes provides clues to their docile habits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the effect of male age on breeding performance in an Alpine population of Northern Wheatears Oenanthe oenanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingmiao Ren</w:t>
+                <w:t xml:space="preserve">Camille Mermillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoting Yan</w:t>
+                <w:t xml:space="preserve">Martha Maria Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Zhao</w:t>
+                <w:t xml:space="preserve">Domenico Rosselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Qin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan Chamberlain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (4), pp.494-504. </w:t>
+              <w:t xml:space="preserve">Bird Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.371-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrae006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00063657.2025.2532626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826675v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How cushion plant communities structure nival soil biodiversity: A metabarcoding study in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,3958 +1040,4092 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a common morphometric-based method to sex a migratory bird along its entire flyway despite geographical and temporal variations in body size and sexual size dimorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pagnon</w:t>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Etchart</w:t>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Hallgrimsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 165 (4), pp.923-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10336-024-02178-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-transmission of resistant gastrointestinal nematodes between wildlife and transhumant sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Toïgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Beaumelle</w:t>
+                <w:t xml:space="preserve">Rodolphe Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Toïgo</w:t>
+                <w:t xml:space="preserve">Slimania Benabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity of an imperilled Arctic ungulate – where melting sea ice and human trails increase isolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resequencing of reindeer genomes provides clues to their docile habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baosheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingmiao Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Jenkins</w:t>
+                <w:t xml:space="preserve">Xiaoting Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Schaefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
+                <w:t xml:space="preserve">Fei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoff Andrews</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erin Koen</w:t>
+                <w:t xml:space="preserve">Tao Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110084⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.494-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrae006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826688v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term population decline of a genetically homogeneous continental‐wide top Arctic predator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional connectivity of an imperilled Arctic ungulate – where melting sea ice and human trails increase isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Gousy-Leblanc</w:t>
+                <w:t xml:space="preserve">James Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Therrien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Broquet</w:t>
+                <w:t xml:space="preserve">Geoff Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Curt-Grand-Gaudin</w:t>
+                <w:t xml:space="preserve">Erin Koen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ibi.13199⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 283 (1), pp.110084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246156v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalist nematodes dominate the nemabiome of roe deer in sympatry with sheep at a regional level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Beaumelle</w:t>
+                <w:t xml:space="preserve">Long‐term population decline of a genetically homogeneous continental‐wide top Arctic predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gousy-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Redman</w:t>
+                <w:t xml:space="preserve">Jean‐françois Therrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+                <w:t xml:space="preserve">Delphine Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Bégoc</w:t>
+                <w:t xml:space="preserve">Nadine Curt-Grand-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2022.07.005⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165 (4), pp.1251-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ibi.13199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891072v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative meta‐analysis reveals no association between mercury contamination and body condition in birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalist nematodes dominate the nemabiome of roe deer in sympatry with sheep at a regional level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Redman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Carravieri</w:t>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evan Adams</w:t>
+                <w:t xml:space="preserve">Noémie Bégoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12840⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (12), pp.751-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2022.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584382v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for genetic evidence of demographic decline in an arctic seabird: beware of overlapping generations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative meta‐analysis reveals no association between mercury contamination and body condition in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Charbonnel</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+                <w:t xml:space="preserve">Joshua T Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Caradec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
+                <w:t xml:space="preserve">Evan Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-022-00515-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (4), pp.1253-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658284v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sea-ice-related features and anthropogenic subsidies on the foraging behaviour of a high-Arctic seabird, the ivory gull (Pagophila eburnea)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Searching for genetic evidence of demographic decline in an arctic seabird: beware of overlapping generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Moittié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (11), pp.151. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (5), pp.364-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-022-04137-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00515-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846124v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal and habitat dynamics shape the genetic structure of the Northern chamois in the Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sea-ice-related features and anthropogenic subsidies on the foraging behaviour of a high-Arctic seabird, the ivory gull (Pagophila eburnea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flurin Leugger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Broquet</w:t>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Nikolaus Karger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rioux</w:t>
+                <w:t xml:space="preserve">Alejandro Corregidor-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Buzan</w:t>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (10), pp.1848-1861. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (11), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.14363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-022-04137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891057v1</w:t>
+                <w:t xml:space="preserve">hal-03846124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring reveals topographical features and vegetation that explain winter habitat use of an Arctic rodent</w:t>
+                <w:t xml:space="preserve">Dispersal and habitat dynamics shape the genetic structure of the Northern chamois in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xaver von Beckerath</w:t>
+                <w:t xml:space="preserve">Flurin Leugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gita Benadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
+                <w:t xml:space="preserve">Dirk Nikolaus Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sittler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
+                <w:t xml:space="preserve">Elena Buzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.349-361. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (10), pp.1848-1861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/as-2021-0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827635v1</w:t>
+                <w:t xml:space="preserve">hal-04891057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding in two isolated populations of wild roe deer (Capreolus capreolus) reveals variation in gastrointestinal nematode community composition between regions and among age classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term monitoring reveals topographical features and vegetation that explain winter habitat use of an Arctic rodent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth M Redman</w:t>
+                <w:t xml:space="preserve">Xaver von Beckerath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill de Rijke</w:t>
+                <w:t xml:space="preserve">Gita Benadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janneke Wit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slimania Benabed</w:t>
+                <w:t xml:space="preserve">Benoît Sittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14, pp.594. </w:t>
+              <w:t xml:space="preserve">Arctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.349-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-05087-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/as-2021-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721731v1</w:t>
+                <w:t xml:space="preserve">hal-04827635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping our knowledge on birds of prey population genetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
+                <w:t xml:space="preserve">Metabarcoding in two isolated populations of wild roe deer (Capreolus capreolus) reveals variation in gastrointestinal nematode community composition between regions and among age classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Therrien</w:t>
+                <w:t xml:space="preserve">Elizabeth M Redman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jill de Rijke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimania Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-021-01368-9⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-05087-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827608v1</w:t>
+                <w:t xml:space="preserve">hal-03721731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of Within-Population Variation in the Size of Home Range Across Ungulates: What Do We Know After 50 Years of Telemetry Studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Seigle-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Atmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, 20 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2020.555429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-digest RAD-sequencing: do pre- and post-sequencing protocol parameters impact biological results?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cumer</w:t>
+                <w:t xml:space="preserve">Mapping our knowledge on birds of prey population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gousy-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Pouchon</w:t>
+                <w:t xml:space="preserve">Jean-François Therrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 296 (2), pp.457-471. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.685-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00438-020-01756-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10592-021-01368-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891686v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine scale genetic structure in fire salamanders (Salamandra salamandra) along a rural-to-urban gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Double-digest RAD-sequencing: do pre- and post-sequencing protocol parameters impact biological results?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-021-01335-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296 (2), pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-020-01756-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827528v1</w:t>
+                <w:t xml:space="preserve">hal-04891686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross‐icecap spring migration confirmed in a high‐Arctic seabird, the Ivory Gull Pagophila eburnea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine scale genetic structure in fire salamanders (Salamandra salamandra) along a rural-to-urban gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Frederiksen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
+                <w:t xml:space="preserve">R. Sermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ibi.12903⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.275-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-021-01335-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827459v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult survival in migratory caribou is negatively associated with MHC functional diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cross‐icecap spring migration confirmed in a high‐Arctic seabird, the Ivory Gull Pagophila eburnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Frederiksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steeve Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-020-0347-3⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163 (2), pp.706-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ibi.12903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827450v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions govern the distribution of coexisting ungulates in the Arctic Archipelago – A case for conservation planning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adult survival in migratory caribou is negatively associated with MHC functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Schaefer</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01239⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (5), pp.290-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-020-0347-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827455v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing paleo‐environmental modeling and genetic data to predict intraspecific genetic structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biotic interactions govern the distribution of coexisting ungulates in the Arctic Archipelago – A case for conservation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Loïc Pellissier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Schaefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.1526-1542. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.e01239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827447v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gastrointestinal parasites associated with the cyclic population dynamics of their arctic lemming hosts?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
+                <w:t xml:space="preserve">Harnessing paleo‐environmental modeling and genetic data to predict intraspecific genetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Oskar Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flurin Leugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Afonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
+                <w:t xml:space="preserve">Dirk Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.6-12. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1526-1542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281730v1</w:t>
+                <w:t xml:space="preserve">hal-04827447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the European southern refugium hypothesis: Species‐specific structures versus general patterns of genetic diversity and differentiation among small mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are gastrointestinal parasites associated with the cyclic population dynamics of their arctic lemming hosts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debbi Pedreschi</w:t>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxala García-Rodríguez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Cantarello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anita Diaz</w:t>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12828⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827439v1</w:t>
+                <w:t xml:space="preserve">hal-02281730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure of caribou in an ice‐bound archipelago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenging the European southern refugium hypothesis: Species‐specific structures versus general patterns of genetic diversity and differentiation among small mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbi Pedreschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah. Jenkins</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Oxala García-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Conolly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Cantarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12748⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.262-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827867v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking genetic and ecological differentiation in an ungulate with a circumpolar distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Population structure of caribou in an ice‐bound archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Conolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.02995⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (8), pp.1092-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827869v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living on the edge of a shrinking habitat: the ivory gull, Pagophila eburnea, an endangered sea-ice specialist.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larysa Istomina</w:t>
+                <w:t xml:space="preserve">Linking genetic and ecological differentiation in an ungulate with a circumpolar distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Heygster</w:t>
+                <w:t xml:space="preserve">Joaquín Ortego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallvard Strøm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria V. Gavrilo</w:t>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0277⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (6), pp.922-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397358v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of temperature changes and metal contamination at different levels of biological organization in yellow perch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Grasset</w:t>
+                <w:t xml:space="preserve">Élodie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Ollivier</w:t>
+                <w:t xml:space="preserve">Bérénice Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G.C. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 177, pp.324-332. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.06.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of connectivity among island-dwelling Peary caribou following sea ice decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (9), pp.20160235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating ecological and genetic structure to define management units for caribou in Eastern Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
+                <w:t xml:space="preserve">Living on the edge of a shrinking habitat: the ivory gull, Pagophila eburnea, an endangered sea-ice specialist.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Istomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin-Hugues St-Laurent</w:t>
+                <w:t xml:space="preserve">Georg Heygster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Ortego</w:t>
+                <w:t xml:space="preserve">Hallvard Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Taillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Beauchemin</w:t>
+                <w:t xml:space="preserve">Maria V. Gavrilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-015-0795-0⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.20160277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827899v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCALE-SPECIFIC SEX-BIASED DISPERSAL IN THE VALAIS SHREW UNVEILED BY GENETIC VARIATION ON THE Y CHROMOSOME, AUTOSOMES, AND MITOCHONDRIAL DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrating ecological and genetic structure to define management units for caribou in Eastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Hugues St-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Basset</w:t>
+                <w:t xml:space="preserve">Joaquin Ortego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Buechi</w:t>
+                <w:t xml:space="preserve">Joëlle Taillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hausser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Beauchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 66 (6), pp.1737-1750. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.437-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01554.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10592-015-0795-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218832v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and the ecology and evolution of Arctic vertebrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kit M. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kit M. Kovacs</w:t>
+                <w:t xml:space="preserve">Jon Aars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Aars</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1249 (1), pp.166-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06412.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SCALE-SPECIFIC SEX-BIASED DISPERSAL IN THE VALAIS SHREW UNVEILED BY GENETIC VARIATION ON THE Y CHROMOSOME, AUTOSOMES, AND MITOCHONDRIAL DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Buechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (6), pp.1737-1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01554.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hybridization, polyploidy and speciation in Spartina (Poaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 161 (1), pp.165-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00926.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5001,137 +5135,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes moléculaires pour l'étude des nématodes gastro-intestinaux des ongulés : revue des méthodes utilisées et objectifs scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porphyre Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEEFSM Groupe d'écopathologie de la faune sauvage de montage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Ordino, Andorre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5141,98 +5275,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Genes to Landscapes: Predicting the Resilience of Ungulate Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organismal Resilience in a Rapidly Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Linnean Society, Nov 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5242,147 +5376,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term population decline of a genetically homogenous continental-wide top Arctic predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gousy-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Therrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Curt-Grand-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5392,398 +5526,398 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is It Really the Chromosomes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hausser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shrews, Chromosomes and Speciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.365-383, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9780511895531.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Flow Between Chromosomal Races and Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hausser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shrews, Chromosomes and Speciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.313-335, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9780511895531.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Røed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauri Nieminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Åge Riseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reindeer and Caribou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.1-90, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429489617-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5930,51 +6064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona P&#233;lagie Grentzmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Maria Sander" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rosselli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chamberlain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2532626" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baosheng Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmiao Ren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Yan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calderon-Sanou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Hold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edana Lord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaelle Brealey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Moullec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bieker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54296-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00661-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Papet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beurier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.477" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jenkins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schaefer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Andrews" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Koen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110084" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gousy-Leblanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Therrien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Curt-Grand-Gaudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13199" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Redman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie B&#233;goc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.07.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua T Ackerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Adams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12840" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Charbonnel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Moitti&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00515-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor-Castro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04137-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Leugger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Nikolaus Karger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buzan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14363" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaver von Beckerath" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Benadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sittler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2021-0010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Redman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill de Rijke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Wit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05087-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Therrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01368-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Seigle-Ferrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.555429" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pouchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-020-01756-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helfer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sermier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmidt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fumagalli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01335-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12903" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0347-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Andrews" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01239" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Karger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12986" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281730v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.06.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbi Pedreschi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxala Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cantarello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Diaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12828" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah. Jenkins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Conolly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12748" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Ortego" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02995" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397358v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Istomina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Str&#248;m" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Gavrilo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0277" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grasset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ollivier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bougas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G.C. Campbell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ6LVF35-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Olsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0235" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Hugues St-Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ortego" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Taillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beauchemin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-015-0795-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hausser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01554.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F9SHPJQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676048v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M. Kovacs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06412.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00926.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375824v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03898488v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511895531.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827917v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511895531.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut R&#248;ed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Nieminen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#197;ge Riseth" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429489617-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Angerbj&#246;rn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2025.0670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona P&#233;lagie Grentzmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740893" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Maria Sander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rosselli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chamberlain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2532626" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calderon-Sanou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Hold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edana Lord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaelle Brealey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Moullec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bieker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54296-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00661-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Papet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beurier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.477" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baosheng Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmiao Ren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Yan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jenkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schaefer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Andrews" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Koen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gousy-Leblanc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Therrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Curt-Grand-Gaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13199" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Redman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie B&#233;goc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.07.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua T Ackerman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Adams" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12840" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Charbonnel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Moitti&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00515-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor-Castro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04137-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Leugger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Nikolaus Karger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buzan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14363" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaver von Beckerath" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Benadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sittler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2021-0010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Redman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill de Rijke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Wit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05087-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Seigle-Ferrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.555429" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Therrien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01368-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pouchon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-020-01756-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helfer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sermier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmidt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fumagalli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01335-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12903" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gagnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0347-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827455v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Andrews" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01239" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827447v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Karger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12986" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.06.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbi Pedreschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxala Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cantarello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Diaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12828" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827867v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah. Jenkins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Conolly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12748" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Ortego" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02995" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grasset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ollivier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bougas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G.C. Campbell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ6LVF35-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827890v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Olsen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0235" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Istomina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Str&#248;m" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Gavrilo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0277" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Hugues St-Laurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ortego" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Taillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beauchemin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-015-0795-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M. Kovacs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06412.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hausser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01554.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F9SHPJQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00926.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03898488v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511895531.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827917v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511895531.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut R&#248;ed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Nieminen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#197;ge Riseth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429489617-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>