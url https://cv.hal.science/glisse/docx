--- v0 (2026-03-18)
+++ v1 (2026-05-26)
@@ -1212,274 +1212,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological Reconstruction and Simplification in R3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Attali</w:t>
+                <w:t xml:space="preserve">Convergence Rates for Persistence Diagram Estimation in Topological Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Bauer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Glisse</w:t>
+                <w:t xml:space="preserve">Catherine Labruère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Lieutier</w:t>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (8), pp.606-621. </w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.3603-3635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comgeo.2014.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/2789272.2912112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132440v1</w:t>
+                <w:t xml:space="preserve">hal-01284275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence Rates for Persistence Diagram Estimation in Topological Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chazal</w:t>
+                <w:t xml:space="preserve">Homological Reconstruction and Simplification in R3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Michel</w:t>
+                <w:t xml:space="preserve">André Lieutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.3603-3635. </w:t>
+              <w:t xml:space="preserve">Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (8), pp.606-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/2789272.2912112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comgeo.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284275v1</w:t>
+                <w:t xml:space="preserve">hal-01132440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The monotonicity of $f$-vectors of random polytopes</w:t>
               </w:r>
@@ -2763,282 +2763,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing persistent homology based functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological Uncertainty: Monitoring trained neural networks through persistence of activation graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Ike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI 2021 - 30th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. pp.2666-2672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2021/367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969305v2</w:t>
+                <w:t xml:space="preserve">hal-03213188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Uncertainty: Monitoring trained neural networks through persistence of activation graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Lacombe</w:t>
+                <w:t xml:space="preserve">Optimizing persistent homology based functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Ike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hariprasad Kannan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2021 - 30th International Joint Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States. pp.1294-1303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213188v1</w:t>
+                <w:t xml:space="preserve">hal-02969305v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized incremental construction of Delaunay triangulations of nice point sets</w:t>
               </w:r>
@@ -3777,64 +3777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labruère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Beijing, China. pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3853,395 +3853,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-Set Embeddability of 2-Colored Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Frati</w:t>
+                <w:t xml:space="preserve">Complexity Analysis of Random Geometric Structures Made Simpler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Drawing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36763-2_26⟩</w:t>
+              <w:t xml:space="preserve">29th Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rio, Brazil. pp.167-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2462356.2462362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095415v1</w:t>
+                <w:t xml:space="preserve">hal-00833774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Analysis of Random Geometric Structures Made Simpler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homological Reconstruction and Simplification in R3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lieutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Symposium on Computational Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2462356.2462362⟩</w:t>
+              <w:t xml:space="preserve">SoCG 2013 - 29th Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rio de Janeiro, Brazil. pp.117-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2462356.2462373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833774v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological Reconstruction and Simplification in R3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devillers</w:t>
+                <w:t xml:space="preserve">Point-Set Embeddability of 2-Colored Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Lenhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Liotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Mchedlidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCG 2013 - 29th Annual Symposium on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rio de Janeiro, Brazil. pp.117-125, </w:t>
+              <w:t xml:space="preserve">Graph Drawing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Redmond, United States. pp.12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2462356.2462373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36763-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833791v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric graph reconstruction from noisy data</w:t>
               </w:r>
@@ -4697,507 +4697,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicates for line transversals to lines and line segments in three-dimensional space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helly-type theorems for approximate covering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoCG 2008 - 24th Annual Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, College Park, Maryland, United States. pp.174-181, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2008, College Park, Maryland, United States. pp.120--128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336256v1</w:t>
+                <w:t xml:space="preserve">inria-00331435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helly-type theorems for approximate covering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicates for line transversals to lines and line segments in three-dimensional space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoCG 2008 - 24th Annual Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, College Park, Maryland, United States. pp.120--128</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2008, College Park, Maryland, United States. pp.174-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1377676.1377704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00331435v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between umbra and penumbra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devillers</w:t>
+                <w:t xml:space="preserve">Farthest-Polygon Voronoi Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otfried Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Gudmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hornus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd Annual Symposium on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hee-Kap Ahn, Otfried Cheong, and Kyung-Yong Chwa, Jun 2007, Gyeongju, South Korea. pp.265-274, </w:t>
+              <w:t xml:space="preserve">15th Annual European Symposium on Algorithms - ALGO 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Eilat, Israel. pp.407-418, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1247069.1247117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75520-3_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00187253v1</w:t>
+                <w:t xml:space="preserve">inria-00189038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farthest-Polygon Voronoi Diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otfried Cheong</w:t>
+                <w:t xml:space="preserve">Between umbra and penumbra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hornus</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual European Symposium on Algorithms - ALGO 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Eilat, Israel. pp.407-418, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hee-Kap Ahn, Otfried Cheong, and Kyung-Yong Chwa, Jun 2007, Gyeongju, South Korea. pp.265-274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75520-3_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1247069.1247117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189038v1</w:t>
+                <w:t xml:space="preserve">inria-00187253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Upper Bound on the Average Size of Silhouettes</w:t>
               </w:r>
@@ -5575,247 +5575,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Number of Lines Tangent to Four Convex Polyhedra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hazel Everett</w:t>
+                <w:t xml:space="preserve">Cost-Optimal Quadtrees for Ray Shooting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bronnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Canadian Conference on Computational Geometry - CCCG'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lethbridge, Canada</w:t>
+              <w:t xml:space="preserve">14th Canadian Conference on Computational Geometry - CCCG 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Lethbridge, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099449v1</w:t>
+                <w:t xml:space="preserve">hal-02293045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Optimal Quadtrees for Ray Shooting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David R. Wood</w:t>
+                <w:t xml:space="preserve">On the Number of Lines Tangent to Four Convex Polyhedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vida Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Canadian Conference on Computational Geometry - CCCG 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Lethbridge, Canada</w:t>
+              <w:t xml:space="preserve">14th Canadian Conference on Computational Geometry - CCCG'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lethbridge, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293045v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6652,64 +6652,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labruère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7353,552 +7353,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silhouette of a random polytope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A convex body with chaotic random convex hull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8327, INRIA. 2013, pp.13</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Thomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8437, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841374v2</w:t>
+                <w:t xml:space="preserve">hal-00922515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convex body with chaotic random convex hull</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silhouette of a random polytope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8437, INRIA. 2013</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8327, INRIA. 2013, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922515v1</w:t>
+                <w:t xml:space="preserve">hal-00841374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity analysis of random geometric structures made simpler</w:t>
+                <w:t xml:space="preserve">The monotonicity of f-vectors of random polytopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8168, INRIA. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Reitzner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8154, INRIA. 2012, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761171v1</w:t>
+                <w:t xml:space="preserve">hal-00758686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The monotonicity of f-vectors of random polytopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homological reconstruction and simplification in R3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8154, INRIA. 2012, pp.10</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8169, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758686v1</w:t>
+                <w:t xml:space="preserve">hal-00761208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological reconstruction and simplification in R3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity analysis of random geometric structures made simpler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8169, INRIA. 2012</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8168, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761208v1</w:t>
+                <w:t xml:space="preserve">hal-00761171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity of Persistence Modules and their Diagrams</w:t>
               </w:r>
@@ -8822,51 +8822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03662311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Won Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10998-022-00503-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03867083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hensel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carriere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919562v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Anai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Ike" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Inakoshi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43408-3_2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Dutta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00235-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568677v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kuipers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529154v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i2a6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384396v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a18" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2014.08.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labru&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2789272.2912112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reitzner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v18-2469" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9414-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridul Aanjaneya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas J. Guibas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195912600072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442816v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gudmundsson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.11.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2008.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9167-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-008-9089-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539705447116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2005.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03560450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lacombe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Pritam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2022.44" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969305v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariprasad Kannan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/367" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02185566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2019.22" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2019.58" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50106-2_42" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144473v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.224" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44777-2_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Lenhart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mchedlidze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462362" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462373" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998196.1998203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442751v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810959.1810969" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02292996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Guibas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Y. Oudot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542407" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Morozov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377676.1377704" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247117" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75520-3_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137856.1137874" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24698-5_39" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997827" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Alt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bronnimann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Wood" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin de Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319425436" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42545-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04148137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320184v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Bulavka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03491732v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962093v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673170v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827162v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03031995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950119v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214021v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005601v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841374v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922515v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761171v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292566v4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179277v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186262v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130035v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01952067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Gaumin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03662311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Won Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10998-022-00503-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03867083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hensel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carriere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919562v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Anai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Ike" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Inakoshi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43408-3_2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Dutta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00235-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568677v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kuipers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529154v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i2a6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384396v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a18" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labru&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2789272.2912112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2014.08.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reitzner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v18-2469" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9414-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridul Aanjaneya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas J. Guibas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195912600072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442816v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gudmundsson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.11.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2008.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9167-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-008-9089-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539705447116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2005.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03560450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lacombe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Pritam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2022.44" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969305v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariprasad Kannan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02185566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2019.22" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2019.58" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50106-2_42" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144473v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.224" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44777-2_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462362" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462373" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Lenhart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mchedlidze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998196.1998203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442751v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810959.1810969" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02292996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Guibas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Y. Oudot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542407" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Morozov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377676.1377704" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75520-3_37" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187253v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247117" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137856.1137874" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24698-5_39" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997827" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Alt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bronnimann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Wood" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin de Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319425436" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42545-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04148137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320184v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Bulavka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03491732v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962093v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673170v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827162v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03031995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950119v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214021v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005601v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841374v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758686v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292566v4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179277v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186262v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130035v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01952067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Gaumin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>