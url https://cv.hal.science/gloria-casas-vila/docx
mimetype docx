--- v0 (2026-04-09)
+++ v1 (2026-05-17)
@@ -1331,230 +1331,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lois en Espagne contre les violences conjugales et sexuelles : avancées, limites et paradoxes</w:t>
+                <w:t xml:space="preserve">Confinement et articulation des sphères d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glòria Casas Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Encarna Bodelón</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charlap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Helardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Politiques et pratiques inspirantes en violence conjugale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Ottawa, Jun 2021, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461996v1</w:t>
+                <w:t xml:space="preserve">hal-04730572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et articulation des sphères d’activité</w:t>
+                <w:t xml:space="preserve">Les lois en Espagne contre les violences conjugales et sexuelles : avancées, limites et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glòria Casas Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Jarty</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarna Bodelón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Politiques et pratiques inspirantes en violence conjugale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Ottawa, Jun 2021, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730572v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The struggle against gender violence in Spain: progress and obstacles after 15 years of a specific feminist-inspired legislation</w:t>
               </w:r>
@@ -1778,51 +1778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#242;ria Casas Vila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Brox S&#225;enz de la Calzada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121883ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine H&#233;lardot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.149.0109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Feresin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.10146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva San Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Debats" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pag&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cambournac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14664/rcvs/213" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09649069.2019.1701923" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8JTDHM3B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5808" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.311.0101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.073.0070" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03461996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Bodel&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#242;ria Casas Vila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Brox S&#225;enz de la Calzada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121883ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine H&#233;lardot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.149.0109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Feresin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.10146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva San Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Debats" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pag&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cambournac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14664/rcvs/213" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09649069.2019.1701923" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8JTDHM3B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5808" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.311.0101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.073.0070" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03461996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Bodel&#243;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>