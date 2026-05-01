--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gloria Faccanoni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gloria-faccanoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6453-0882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13212405X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211340092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358727934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - Maîtresse de Conférences, laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMATH,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Toulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2009 Post-doctorat, École normale supérieur de Paris & Institut de Physique du Globe de Paris (France) en collaboration avec A. Mangeney et F. Bouchut</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 PhD. Mathématiques Appliquées, École Polytechnique (France) & CEA Saclay (France) & Università di Trento (Italy) sous la direction de G. Allaire, S. Kokh et E. Toro</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 Laurea in Matematica, Università di Milano (Italy)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation, thermodynamique, thermohydraulique, mécanique des fluides, modèles compressibles vs à faible nombre de Mach, systèmes hyperboliques, simulation numérique d’EDP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative two-phase flow model with a nonlinear degenerate diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2025031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several complete cubic laws for two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 72, pp.117-142. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a nonlinear degenerate diffusion on an advection-diffusion equation in a diffuse interface framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Galusinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 72, pp.143-162. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogeneous relaxation low Mach number model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.1569 - 1598. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2021032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissible Equations of State for Immiscible and Miscible Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 66, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201966001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate steam-water equation of state for two-phase flow LMNC model with phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.207-233. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2018.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111730v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulation of a low Mach nuclear core model with stiffened gas using FreeFem++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethem Nayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a low Mach nuclear core model for two-phase flows with phase transition I: stiffened gas law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.1639-1679. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2014015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Liquid-Vapor Phase Transition in Compressible Flows Based on Thermodynamical Equilibrium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (05), pp.1029-1054. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (10), pp.1408-1433. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a low Mach nuclear core model for single-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.118-134. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201238007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Billaud Friess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equations with FreeFem++: the Grad-Shafranov Equation & the Current Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Deriaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gostaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.76-94. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Liquid-Vapor Phase Transition for Compressible Fluids with Tabulated EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strictly hyperbolic equilibrium phase transition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Diffusion and Phase Change in a Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lamerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Prague (virtual), Czech Republic. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2021.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of a low Mach number model in heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Rafiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic. pp. 73-82, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2018.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Nucleate Boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDP-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France. pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Numerical Simulation of Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM: Seminar on Thermodynamics of Phase Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation with Finite Volume of Dynamic Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un modèle fin de changement de phase liquide-vapeur. Contribution à l'étude de la crise d'ébullition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Ecole Polytechnique X, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00363460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on low velocity flows: application to low Mach and low Froude regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.I-II, 2017, LMLFN 2015 – Low Velocity Flows – Application to Low Mach and Low Froude regimes, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201758000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gloria Faccanoni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gloria-faccanoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6453-0882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13212405X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211340092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358727934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - Maîtresse de Conférences, laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMATH,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Toulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2009 Post-doctorat, École normale supérieur de Paris & Institut de Physique du Globe de Paris (France) en collaboration avec A. Mangeney et F. Bouchut</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 PhD. Mathématiques Appliquées, École Polytechnique (France) & CEA Saclay (France) & Università di Trento (Italy) sous la direction de G. Allaire, S. Kokh et E. Toro</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 Laurea in Matematica, Università di Milano (Italy)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation, thermodynamique, thermohydraulique, mécanique des fluides, modèles compressibles vs à faible nombre de Mach, systèmes hyperboliques, simulation numérique d’EDP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative two-phase flow model with a nonlinear degenerate diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2025031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a nonlinear degenerate diffusion on an advection-diffusion equation in a diffuse interface framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Galusinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 72, pp.143-162. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several complete cubic laws for two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 72, pp.117-142. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogeneous relaxation low Mach number model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.1569 - 1598. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2021032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissible Equations of State for Immiscible and Miscible Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 66, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201966001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate steam-water equation of state for two-phase flow LMNC model with phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.207-233. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2018.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111730v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a low Mach nuclear core model for two-phase flows with phase transition I: stiffened gas law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.1639-1679. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2014015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulation of a low Mach nuclear core model with stiffened gas using FreeFem++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethem Nayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Liquid-Vapor Phase Transition in Compressible Flows Based on Thermodynamical Equilibrium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (05), pp.1029-1054. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (10), pp.1408-1433. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a low Mach nuclear core model for single-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.118-134. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201238007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Billaud Friess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equations with FreeFem++: the Grad-Shafranov Equation & the Current Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Deriaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gostaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.76-94. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Liquid-Vapor Phase Transition for Compressible Fluids with Tabulated EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strictly hyperbolic equilibrium phase transition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Diffusion and Phase Change in a Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lamerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Prague (virtual), Czech Republic. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2021.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of a low Mach number model in heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Rafiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic. pp. 73-82, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2018.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Nucleate Boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDP-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France. pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Numerical Simulation of Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM: Seminar on Thermodynamics of Phase Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation with Finite Volume of Dynamic Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un modèle fin de changement de phase liquide-vapeur. Contribution à l'étude de la crise d'ébullition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Ecole Polytechnique X, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00363460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on low velocity flows: application to low Mach and low Froude regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.I-II, 2017, LMLFN 2015 – Low Velocity Flows – Application to Low Mach and Low Froude regimes, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201758000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="718AA1D6"/>
+    <w:nsid w:val="67FD0C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="289B38FE"/>
+    <w:nsid w:val="21BDE604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gloria-faccanoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6453-0882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13212405X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211340092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358727934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imath.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tln.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021438v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863134v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03872608v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140592v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01913810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111730v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.07.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethem Nayir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747616v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0CD6B3C6076AF597F8235737097A1A35EA8D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3K8XXMB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gostaf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03216703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lamerand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2021.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01688125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Rafiou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2018.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00977843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00363460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201758000" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gloria-faccanoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6453-0882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13212405X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211340092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358727934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imath.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tln.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021438v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03872608v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863134v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140592v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01913810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111730v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.07.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747616v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0CD6B3C6076AF597F8235737097A1A35EA8D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethem Nayir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3K8XXMB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gostaf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03216703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lamerand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2021.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01688125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Rafiou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2018.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00977843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00363460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201758000" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>