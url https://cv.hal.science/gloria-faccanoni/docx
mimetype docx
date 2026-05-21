--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gloria Faccanoni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gloria-faccanoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6453-0882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13212405X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211340092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358727934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - Maîtresse de Conférences, laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMATH,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Toulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2009 Post-doctorat, École normale supérieur de Paris & Institut de Physique du Globe de Paris (France) en collaboration avec A. Mangeney et F. Bouchut</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 PhD. Mathématiques Appliquées, École Polytechnique (France) & CEA Saclay (France) & Università di Trento (Italy) sous la direction de G. Allaire, S. Kokh et E. Toro</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 Laurea in Matematica, Università di Milano (Italy)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation, thermodynamique, thermohydraulique, mécanique des fluides, modèles compressibles vs à faible nombre de Mach, systèmes hyperboliques, simulation numérique d’EDP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative two-phase flow model with a nonlinear degenerate diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2025031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a nonlinear degenerate diffusion on an advection-diffusion equation in a diffuse interface framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Galusinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 72, pp.143-162. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several complete cubic laws for two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 72, pp.117-142. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogeneous relaxation low Mach number model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.1569 - 1598. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2021032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissible Equations of State for Immiscible and Miscible Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 66, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201966001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate steam-water equation of state for two-phase flow LMNC model with phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.207-233. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2018.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111730v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a low Mach nuclear core model for two-phase flows with phase transition I: stiffened gas law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.1639-1679. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2014015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulation of a low Mach nuclear core model with stiffened gas using FreeFem++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethem Nayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Liquid-Vapor Phase Transition in Compressible Flows Based on Thermodynamical Equilibrium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (05), pp.1029-1054. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (10), pp.1408-1433. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a low Mach nuclear core model for single-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.118-134. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201238007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Billaud Friess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equations with FreeFem++: the Grad-Shafranov Equation & the Current Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Deriaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gostaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.76-94. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Liquid-Vapor Phase Transition for Compressible Fluids with Tabulated EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strictly hyperbolic equilibrium phase transition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Diffusion and Phase Change in a Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lamerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Prague (virtual), Czech Republic. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2021.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of a low Mach number model in heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Rafiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic. pp. 73-82, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2018.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Nucleate Boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDP-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France. pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Numerical Simulation of Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM: Seminar on Thermodynamics of Phase Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation with Finite Volume of Dynamic Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un modèle fin de changement de phase liquide-vapeur. Contribution à l'étude de la crise d'ébullition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Ecole Polytechnique X, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00363460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on low velocity flows: application to low Mach and low Froude regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.I-II, 2017, LMLFN 2015 – Low Velocity Flows – Application to Low Mach and Low Froude regimes, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201758000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gloria Faccanoni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gloria-faccanoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6453-0882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13212405X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211340092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358727934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - Maîtresse de Conférences, laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMATH,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Toulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2009 Post-doctorat, École normale supérieur de Paris & Institut de Physique du Globe de Paris (France) en collaboration avec A. Mangeney et F. Bouchut</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 PhD. Mathématiques Appliquées, École Polytechnique (France) & CEA Saclay (France) & Università di Trento (Italy) sous la direction de G. Allaire, S. Kokh et E. Toro</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 Laurea in Matematica, Università di Milano (Italy)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation, thermodynamique, thermohydraulique, mécanique des fluides, modèles compressibles vs à faible nombre de Mach, systèmes hyperboliques, simulation numérique d’EDP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative two-phase flow model with a nonlinear degenerate diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2025031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a nonlinear degenerate diffusion on an advection-diffusion equation in a diffuse interface framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Galusinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 72, pp.143-162. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several complete cubic laws for two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 72, pp.117-142. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogeneous relaxation low Mach number model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.1569 - 1598. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2021032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissible Equations of State for Immiscible and Miscible Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 66, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201966001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate steam-water equation of state for two-phase flow LMNC model with phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.207-233. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2018.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111730v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a low Mach nuclear core model for two-phase flows with phase transition I: stiffened gas law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.1639-1679. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2014015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulation of a low Mach nuclear core model with stiffened gas using FreeFem++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethem Nayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Liquid-Vapor Phase Transition in Compressible Flows Based on Thermodynamical Equilibrium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (05), pp.1029-1054. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (10), pp.1408-1433. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a low Mach nuclear core model for single-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.118-134. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201238007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equations with FreeFem++: the Grad-Shafranov Equation & the Current Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Deriaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gostaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.76-94. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Billaud Friess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Liquid-Vapor Phase Transition for Compressible Fluids with Tabulated EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strictly hyperbolic equilibrium phase transition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Diffusion and Phase Change in a Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lamerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Prague (virtual), Czech Republic. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2021.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of a low Mach number model in heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustoifa Rafiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic. pp. 73-82, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/TPFM.2018.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Nucleate Boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDP-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France. pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Numerical Simulation of Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM: Seminar on Thermodynamics of Phase Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation with Finite Volume of Dynamic Liquid-Vapor Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un modèle fin de changement de phase liquide-vapeur. Contribution à l'étude de la crise d'ébullition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Ecole Polytechnique X, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00363460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on low velocity flows: application to low Mach and low Froude regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.I-II, 2017, LMLFN 2015 – Low Velocity Flows – Application to Low Mach and Low Froude regimes, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201758000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67FD0C83"/>
+    <w:nsid w:val="94B47F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21BDE604"/>
+    <w:nsid w:val="EBE5230C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gloria-faccanoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6453-0882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13212405X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211340092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358727934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imath.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tln.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021438v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03872608v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863134v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140592v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01913810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111730v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.07.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747616v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0CD6B3C6076AF597F8235737097A1A35EA8D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethem Nayir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3K8XXMB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gostaf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03216703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lamerand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2021.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01688125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Rafiou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2018.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00977843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00363460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201758000" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gloria-faccanoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6453-0882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13212405X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211340092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358727934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imath.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tln.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021438v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03872608v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863134v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140592v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01913810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111730v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.07.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747616v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0CD6B3C6076AF597F8235737097A1A35EA8D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethem Nayir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3K8XXMB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gostaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03216703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lamerand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2021.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01688125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Rafiou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2018.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00977843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00363460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201758000" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>