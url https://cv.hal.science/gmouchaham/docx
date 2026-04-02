--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,806 +368,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-photon–driven hydrogen evolution in copper-based photocatalysts under near-infrared and visible light</w:t>
+                <w:t xml:space="preserve">Excited State Transient Phenomena in Two Different Phases of the Photoactive MOF MIP‐177(Ti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
+                <w:t xml:space="preserve">Aneek Kuila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akashdeep Nath</w:t>
+                <w:t xml:space="preserve">Valentin Diez‐cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Hannouche</w:t>
+                <w:t xml:space="preserve">Arianna Melillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Assaad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Jonas Gosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarajothi Dhakshinamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-67014-x⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202407273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485257v1</w:t>
+                <w:t xml:space="preserve">hal-05402315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited State Transient Phenomena in Two Different Phases of the Photoactive MOF MIP‐177(Ti)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual-photon–driven hydrogen evolution in copper-based photocatalysts under near-infrared and visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Diez‐cabanes</w:t>
+                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Melillo</w:t>
+                <w:t xml:space="preserve">Akashdeep Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Gosch</w:t>
+                <w:t xml:space="preserve">Karen Hannouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amarajothi Dhakshinamoorthy</w:t>
+                <w:t xml:space="preserve">Nisrine Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (12), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202407273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67014-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402315v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-hybridization of MIL-101(Cr) with graphene oxide enhances its hydrogen storage and release capacities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Performance of a Microporous Ti Bisphosphonate MOF for Postcombustion Carbon Capture by Vacuum Pressure Swing Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Morales Ospino</w:t>
+                <w:t xml:space="preserve">Shreenath Krishnamurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana V Pinto</w:t>
+                <w:t xml:space="preserve">Nicolas Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Mohammad Wahidduzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20517/energymater.2025.101⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.15404-15416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414758v1</w:t>
+                <w:t xml:space="preserve">hal-05402516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Insights into the In Situ Restructuring of Coordinated Copper in Postmetalated MOFs for Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Hannouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akashdeep Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leen Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 147 (52), pp.48331-48351. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c18407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Performance of a Microporous Ti Bisphosphonate MOF for Postcombustion Carbon Capture by Vacuum Pressure Swing Adsorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Heymans</w:t>
+                <w:t xml:space="preserve">Post-hybridization of MIL-101(Cr) with graphene oxide enhances its hydrogen storage and release capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jimenez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Wahidduzzaman</w:t>
+                <w:t xml:space="preserve">Rafael Morales Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+                <w:t xml:space="preserve">Rosana V Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
+                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (31), pp.15404-15416. </w:t>
+              <w:t xml:space="preserve">Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (12), pp.500156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20517/energymater.2025.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402516v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Performance of a Microporous Ti Bisphosphonate MOF for Postcombustion Carbon Capture by Vacuum Pressure Swing Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreenath Krishnamurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Wahidduzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyamapada Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (31), pp.15404-15416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206339v1</w:t>
@@ -1306,1903 +1306,1903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding Light on Stakeholders' Perspectives for Sorbent-based Carbon Capture</w:t>
+                <w:t xml:space="preserve">Metal Cyclen supramolecular entities tailored by the bridging effect of counter anions as potential separator for energy storage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charithea Charalambous</w:t>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Moubarak</w:t>
+                <w:t xml:space="preserve">Benjamin Flamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Schilling</w:t>
+                <w:t xml:space="preserve">Guillaume Ah Lung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Sanchez Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jin-Yu Wang</w:t>
+                <w:t xml:space="preserve">Nathan Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07683-8⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.103195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797108v1</w:t>
+                <w:t xml:space="preserve">hal-05559125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Ti12-based metal-organic framework for photocatalytic hydrogen evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shedding Light on Stakeholders' Perspectives for Sorbent-based Carbon Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charithea Charalambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingbing Chen</w:t>
+                <w:t xml:space="preserve">Elias Moubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Mansouri</w:t>
+                <w:t xml:space="preserve">Johannes Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Rueda-Navarro</w:t>
+                <w:t xml:space="preserve">Eva Sanchez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Jin-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.202500211⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 632 (8023), pp.89-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07683-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797127v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Ti12-based Metal-Organic Framework for Photocatalytic Hydrogen Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A novel Ti12-based metal-organic framework for photocatalytic hydrogen evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingbing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Rueda-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (26), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-gmqrz⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202500211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403856v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797127v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic water splitting reaction: the pathway from semiconductors to MOFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
+                <w:t xml:space="preserve">A Novel Ti12-based Metal-Organic Framework for Photocatalytic Hydrogen Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Rueda-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel del Angel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Serre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Daturi</w:t>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-gmqrz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2024.100680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05311604v1</w:t>
+                <w:t xml:space="preserve">hal-05403856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-scale pilot for CO 2 Capture Vacuum Pressure Swing Adsorption: MIL-160(Al) vs zeolite 13X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Henrotin</w:t>
+                <w:t xml:space="preserve">Photocatalytic water splitting reaction: the pathway from semiconductors to MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Heymans</w:t>
+                <w:t xml:space="preserve">Raquel del Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Duprez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Capture Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccst.2024.100224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60-61 (8), pp.100680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2024.100680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797114v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Hydrogen Recovery from Natural Gas Grids by Vacuum Pressure Swing Adsorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lab-scale pilot for CO 2 Capture Vacuum Pressure Swing Adsorption: MIL-160(Al) vs zeolite 13X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezzeldin Aly</w:t>
+                <w:t xml:space="preserve">A. Henrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Henrique</w:t>
+                <w:t xml:space="preserve">N. Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alírio Rodrigues</w:t>
+                <w:t xml:space="preserve">M.E. Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (14), pp.6333-6346. </w:t>
+              <w:t xml:space="preserve">Carbon Capture Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.100224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccst.2024.100224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797110v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable robust microporous Al-MOF for post-combustion carbon capture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Hydrogen Recovery from Natural Gas Grids by Vacuum Pressure Swing Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Fan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
+                <w:t xml:space="preserve">Lucas Zafanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzeldin Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Henrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alírio Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202401070⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (14), pp.6333-6346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797106v1</w:t>
+                <w:t xml:space="preserve">hal-04797110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Ultra-microporous Cationic Aluminiumbased Metal-Organic Framework with a Flexible Tetra-carboxylate Linker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A scalable robust microporous Al-MOF for post-combustion carbon capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyamapada Nandi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-023-00938-x⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202401070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303606v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active site imprinting on Ti oxocluster metal–organic frameworks for photocatalytic hydrogen release from formic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto García-Baldoví</w:t>
+                <w:t xml:space="preserve">A Robust Ultra-microporous Cationic Aluminiumbased Metal-Organic Framework with a Flexible Tetra-carboxylate Linker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel del Angel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dong Fan</w:t>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-023-00938-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2EE02258C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04305694v1</w:t>
+                <w:t xml:space="preserve">hal-04303606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Polymorphism in Metal-Organic Frameworks Enables Water Sorption Profile Tunability for Enhancing Heat Allocation and Water Harvesting Performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active site imprinting on Ti oxocluster metal–organic frameworks for photocatalytic hydrogen release from formic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Laurenz</w:t>
+                <w:t xml:space="preserve">Alberto García-Baldoví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel del Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ieuan Cornu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Shanping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.167-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202211302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2EE02258C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304078v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Reproducible are Surface Areas Calculated from the BET Equation?</w:t>
+                <w:t xml:space="preserve">When Polymorphism in Metal-Organic Frameworks Enables Water Sorption Profile Tunability for Enhancing Heat Allocation and Water Harvesting Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Osterrieth</w:t>
+                <w:t xml:space="preserve">Tobie Matemb Ma Ntep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Rampersad</w:t>
+                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Madden</w:t>
+                <w:t xml:space="preserve">Eric Laurenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nakul Rampal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luka Skoric</w:t>
+                <w:t xml:space="preserve">Ieuan Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34 (27), pp.2201502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202201502⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202211302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677646v2</w:t>
+                <w:t xml:space="preserve">hal-04304078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Metal–Organic Frameworks/Gelatin Hydrogel Composites Mediated by the Coacervation Process for the Capture of Acetic Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Reproducible are Surface Areas Calculated from the BET Equation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Osterrieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subharanjan Biswas</w:t>
+                <w:t xml:space="preserve">James Rampersad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">David Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cátia Freitas</w:t>
+                <w:t xml:space="preserve">Nakul Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Vieira Soares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abeer Al Mohtar</w:t>
+                <w:t xml:space="preserve">Luka Skoric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02704⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (27), pp.2201502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202201502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857387v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural abundance oxygen-17 solid-state NMR of metal organic frameworks enhanced by dynamic nuclear polarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering of Metal–Organic Frameworks/Gelatin Hydrogel Composites Mediated by the Coacervation Process for the Capture of Acetic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subharanjan Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Carnevale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujing Wang</w:t>
+                <w:t xml:space="preserve">Cátia Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Baudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Serre</w:t>
+                <w:t xml:space="preserve">Carla Vieira Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Al Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp06064j⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (21), pp.9760-9774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453303v3</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quest for an Optimal Methane Hydrate Formation in the Pores of Hydrolytically Stable Metal–Organic Frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Cuadrado-Collados</w:t>
+                <w:t xml:space="preserve">Natural abundance oxygen-17 solid-state NMR of metal organic frameworks enhanced by dynamic nuclear polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Carnevale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongqiang Cheng</w:t>
+                <w:t xml:space="preserve">Sujing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anibal Ramirez-Cuesta</w:t>
+                <w:t xml:space="preserve">Mathieu Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (31), pp.13391-13397. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.2245 - 2251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c01459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cp06064j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090519v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453303v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal–Organic Frameworks and Water: ‘From Old Enemies to Friends’?</w:t>
               </w:r>
@@ -3316,2465 +3316,2599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Made-to-order porous electrodes for supercapacitors: MOFs embedded with redox-active centers as a case study</w:t>
+                <w:t xml:space="preserve">Quest for an Optimal Methane Hydrate Formation in the Pores of Hydrolytically Stable Metal–Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arijit Mallick</w:t>
+                <w:t xml:space="preserve">Carlos Cuadrado-Collados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanfeng Liang</w:t>
+                <w:t xml:space="preserve">Luke Daemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osama Shekhah</w:t>
+                <w:t xml:space="preserve">Yongqiang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangtao Jia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Anibal Ramirez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (12), pp.1883-1886. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (31), pp.13391-13397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CC08860A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c01459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090535v1</w:t>
+                <w:t xml:space="preserve">hal-03090519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a Cantellation Strategy for the Design of Mesoporous Zeolite-like Metal–Organic Frameworks: Zr-sod-ZMOFs as a Case Study</w:t>
+                <w:t xml:space="preserve">Made-to-order porous electrodes for supercapacitors: MOFs embedded with redox-active centers as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norah Alsadun</w:t>
+                <w:t xml:space="preserve">Arijit Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanfeng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Shekhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangtao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aleksander Shkurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (12), pp.1883-1886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c10007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CC08860A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023905v1</w:t>
+                <w:t xml:space="preserve">hal-03090535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t>
+                <w:t xml:space="preserve">Introducing a Cantellation Strategy for the Design of Mesoporous Zeolite-like Metal–Organic Frameworks: Zr-sod-ZMOFs as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Assi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">Norah Alsadun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+                <w:t xml:space="preserve">Vincent Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Justyna Czaban-Jóźwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Shkurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c10007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898796v1</w:t>
+                <w:t xml:space="preserve">hal-03023905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability of the metal( iii , iv ) 1,2,3-trioxobenzene rod secondary building unit for the production of chemically stable and catalytically active MOFs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Navalon</w:t>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (54), pp.7661 - 7664. </w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156, pp.111 - 115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cc04215a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623122v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Cover: Hydrogen-Bonded Open-Framework with Pyridyl-Decorated Channels: Straightforward Preparation and Insight into Its Affinity for Acidic Molecules in Solution (Chem. Eur. J. 49/2017)</w:t>
+                <w:t xml:space="preserve">Adaptability of the metal( iii , iv ) 1,2,3-trioxobenzene rod secondary building unit for the production of chemically stable and catalytically active MOFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nans Roques</w:t>
+                <w:t xml:space="preserve">Brian Abeykoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Khodja</w:t>
+                <w:t xml:space="preserve">Mónica Giménez-Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+                <w:t xml:space="preserve">Sergio Navalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (49), pp.1818 - 11826. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (54), pp.7661 - 7664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201702952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cc04215a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589870v1</w:t>
+                <w:t xml:space="preserve">hal-01623122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure dependent in vitro antioxidant activity of biocompatible calcium gallate MOFs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium coordination compounds: from discrete metal complexes to metal–organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Hidalgo</w:t>
+                <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Cooper</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6tb03101c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (11), pp.3431 - 3452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cs00001d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720953v1</w:t>
+                <w:t xml:space="preserve">hal-01721024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium coordination compounds: from discrete metal complexes to metal–organic frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Crystal structure dependent in vitro antioxidant activity of biocompatible calcium gallate MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Steunou</w:t>
+                <w:t xml:space="preserve">Tamara Lozano-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Devic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosana Simón-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (11), pp.3431 - 3452. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (15), pp.2813 - 2822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cs00001d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6tb03101c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721024v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bonded Open-Framework with Pyridyl-Decorated Channels: Straightforward Preparation and Insight into its Affinity for Acidic Molecules in Solution</w:t>
+                <w:t xml:space="preserve">Inside Cover: Hydrogen-Bonded Open-Framework with Pyridyl-Decorated Channels: Straightforward Preparation and Insight into Its Affinity for Acidic Molecules in Solution (Chem. Eur. J. 49/2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (49), pp.11818-11826. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201701732⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (49), pp.1818 - 11826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563184v1</w:t>
+                <w:t xml:space="preserve">hal-01589870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis Optimization, Shaping, and Heat Reallocation Evaluation of the Hydrophilic Metal-Organic Framework MIL-160(Al)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen-Bonded Open-Framework with Pyridyl-Decorated Channels: Straightforward Preparation and Insight into its Affinity for Acidic Molecules in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Permyakova</w:t>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Skrylnyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sujing Wang</w:t>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (7), pp.1419 - 1426. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (49), pp.11818-11826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201700164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720962v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Case of Titanium(IV) Carboxyphenolate Photoactive Coordination Polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis Optimization, Shaping, and Heat Reallocation Evaluation of the Hydrophilic Metal-Organic Framework MIL-160(Al)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pardo Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Anastasia Permyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ragon</w:t>
+                <w:t xml:space="preserve">Oleksandr Skrylnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Nasalevich</w:t>
+                <w:t xml:space="preserve">Emilie Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maame Affram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01060⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (7), pp.1419 - 1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201700164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504477v1</w:t>
+                <w:t xml:space="preserve">hal-01720962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-Conducting Phenolate-Based Zr Metal–Organic Framework: A Joint Experimental–Modeling Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Mileo</w:t>
+                <w:t xml:space="preserve">Investigating the Case of Titanium(IV) Carboxyphenolate Photoactive Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Devautour-Vinot</w:t>
+                <w:t xml:space="preserve">Laura Pardo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mouchaham</w:t>
+                <w:t xml:space="preserve">Florence Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Faucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Guillou</w:t>
+                <w:t xml:space="preserve">Maxim Nasalevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04649⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (15), pp.7192-7199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473130v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular open-framework architectures based on dicarboxylate H-bond acceptors and polytopic cations with three/four N-H+ donor units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Proton-Conducting Phenolate-Based Zr Metal–Organic Framework: A Joint Experimental–Modeling Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gualino-Tamonino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+                <w:t xml:space="preserve">S. Devautour-Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brandes</w:t>
+                <w:t xml:space="preserve">G. Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CE01070E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (43), pp.24503-24510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923971v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t>
+                <w:t xml:space="preserve">Supramolecular open-framework architectures based on dicarboxylate H-bond acceptors and polytopic cations with three/four N-H+ donor units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaïm</w:t>
+                <w:t xml:space="preserve">Marion Gualino-Tamonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (46), pp.8906-8914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CE01070E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01416642v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust nanoporous supramolecular metal–organic framework based on ionic hydrogen bonds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+                <w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Charlotte Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201403638⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234859v1</w:t>
+                <w:t xml:space="preserve">hal-01416642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetradihydrobenzoquinonate and Tetrachloranilate Zr(IV) Complexes: Single-Crystal-to-Single-Crystal Phase Transition and Open-Framework Behavior for K4Zr(DBQ)4.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">A robust nanoporous supramolecular metal–organic framework based on ionic hydrogen bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic401474f⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (37), pp.11690-11694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871580v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended H-bond networks based on guanidinium H-donors and [Zr(A)4]4− H-acceptor units: modulation of the assemblage and guest accessible volume by chemical design (A = oxalate, dihydrobenzoquinonate, chloranilate)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetradihydrobenzoquinonate and Tetrachloranilate Zr(IV) Complexes: Single-Crystal-to-Single-Crystal Phase Transition and Open-Framework Behavior for K4Zr(DBQ)4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhar Imaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3NJ00520H⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (19), pp.11237-11243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic401474f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908286v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional porous metal-radical frameworks based on triphenylmethyl radicals.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended H-bond networks based on guanidinium H-donors and [Zr(A)4]4− H-acceptor units: modulation of the assemblage and guest accessible volume by chemical design (A = oxalate, dihydrobenzoquinonate, chloranilate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Datcu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nans Roques</w:t>
+                <w:t xml:space="preserve">Inhar Imaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Jubera</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (1), pp.152-62. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (11), pp.3476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201102278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3NJ00520H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00659772v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional porous metal-radical frameworks based on triphenylmethyl radicals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Datcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Jubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maspoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fontrodona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.152-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tubular crystals growth for a nanoporous hydrogen-bonded metal–organic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Kaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (11), pp.3496-3498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0ce00256a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5784,271 +5918,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS37 Advances in Structure determination of new materials by multi-technique approach including imaging techniques MS37-05 Structural elucidation of novel metal-organic frameworks using 3D electron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 33rd European Crystallography Meeting, August 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France. pp.e240-e241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-dose imaging of metal–organic frameworks and study of their electron-beam stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Fifth Congress and General Assembly of the International Union of Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic. pp.C972-C973, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108767321087274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6058,91 +6192,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of CO2 adsorption MOF materials in porous sheets: structure/properties/performance relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Larraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Palade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,176 +6295,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French MOFs 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and properties of MOF composite sheets for CO2 adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Larraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR SLAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6340,557 +6474,557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Organic Frameworks (MOFs) - Fabrication, propriétés et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust and environmentally friendly MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Del Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Horcajada Cortés; Dr. Sara Rojas Macías. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metal-Organic Frameworks (MOFs) - Fabrication, propriétés et applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-m4795⟩</w:t>
+              <w:t xml:space="preserve">Metal-Organic Frameworks in Biomedical and Environmental Field</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-31, 2021, 978-3-030-63379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63380-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867964v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and environmentally friendly MOFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Del Angel</w:t>
+                <w:t xml:space="preserve">Metal-Organic Frameworks (MOFs) - Fabrication, propriétés et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metal-Organic Frameworks in Biomedical and Environmental Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63380-6_1⟩</w:t>
+              <w:t xml:space="preserve">Metal-Organic Frameworks (MOFs) - Fabrication, propriétés et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-m4795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098238v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Microporous Bimetallic Aluminum-Copper-Carboxylate-Pyrazolate MOF for CO2 Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aysu Yurdusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Pougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Garvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the scale-up of the benchmark MOFs MIL-53(Al)’s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyamapada Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debanjan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Daouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoaccumulation of Long-lived Reactive Electrons in the Microporous Ti(IV) Oxocluster Based Metal-organic Framework for Light and Dark Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6942,419 +7076,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable robust microporous Al-MOF for post-combustion carbon capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingbing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyamapada Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on the Stakeholders' Perspectives for Carbon Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charithea Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Moubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sanchez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Reproducible Are Surface Areas Calculated from the BET Equation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Osterrieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rampersad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakul Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Skoric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7501,51 +7635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06828b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yousefzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysu Yurdusen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#231;a T&#252;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Aksu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akashdeep Nath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hannouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67014-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneek Kuila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez&#8208;cabanes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Melillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gosch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarajothi Dhakshinamoorthy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202407273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana V Pinto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Farhat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c18407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreenath Krishnamurthy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahidduzzaman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00734" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05206339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Yao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heinzerling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Hillman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Podjaski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao He" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202517595" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charithea Charalambous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Moubarak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schilling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanchez Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yu Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07683-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797127v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rueda-Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202500211" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-gmqrz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel del Angel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2024.100680" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrotin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heymans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Duprez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccst.2024.100224" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zafanelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeldin Aly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Henrique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;rio Rodrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04532" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202401070" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00938-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a-Baldov&#237;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanping Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EE02258C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobie Matemb Ma Ntep" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurenz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieuan Cornu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202211302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677646v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Osterrieth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rampersad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakul Rampal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Skoric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202201502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subharanjan Biswas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vieira Soares" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02704" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03453303v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carnevale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06064j" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cuadrado-Collados" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Daemen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Cheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ramirez-Cuesta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01459" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-San Chang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Mallick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanfeng Liang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shekhah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Jia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC08860A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Alsadun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Czaban-J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Shkurenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c10007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gim&#233;nez-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navalon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc04215a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702952" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720953v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gorman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Lozano-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb03101c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cs00001d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563184v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701732" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Permyakova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Skrylnyk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courbon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700164" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pardo P&#233;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nasalevich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01060" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mileo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04649" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923971v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gualino-Tamonino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE01070E" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871580v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhar Imaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Sutter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401474f" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908286v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00520H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Datcu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maspoch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontrodona" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102278" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRLG92Q0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaiba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00256a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W2NT3TKF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045560v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mansouri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dovgaliuk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321087274" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113915v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Larraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leandri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440779v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Larraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andrea" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-m4795" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03098238v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Del Angel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63380-6_1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pougin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Garvin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402291v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Chakraborty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402292v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297101v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304120v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06828b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yousefzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysu Yurdusen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#231;a T&#252;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Aksu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneek Kuila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez&#8208;cabanes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Melillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gosch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarajothi Dhakshinamoorthy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202407273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akashdeep Nath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hannouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67014-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreenath Krishnamurthy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahidduzzaman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00734" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Farhat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c18407" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana V Pinto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05206339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Yao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heinzerling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Hillman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Podjaski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao He" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202517595" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah Lung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charithea Charalambous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Moubarak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schilling" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanchez Fernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yu Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07683-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797127v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rueda-Navarro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202500211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-gmqrz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel del Angel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2024.100680" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrotin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heymans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Duprez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccst.2024.100224" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zafanelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeldin Aly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Henrique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;rio Rodrigues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04532" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202401070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00938-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a-Baldov&#237;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanping Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EE02258C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobie Matemb Ma Ntep" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurenz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieuan Cornu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202211302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677646v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Osterrieth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rampersad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakul Rampal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Skoric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202201502" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subharanjan Biswas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vieira Soares" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02704" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03453303v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carnevale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06064j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-San Chang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cuadrado-Collados" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Daemen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Cheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ramirez-Cuesta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01459" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Mallick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanfeng Liang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shekhah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Jia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC08860A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Alsadun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Czaban-J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Shkurenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c10007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gim&#233;nez-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navalon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc04215a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cs00001d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720953v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gorman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Lozano-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb03101c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702952" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701732" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Permyakova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Skrylnyk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courbon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700164" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pardo P&#233;rez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nasalevich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mileo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04649" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923971v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gualino-Tamonino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE01070E" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhar Imaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Sutter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401474f" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00520H" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Datcu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maspoch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontrodona" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102278" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRLG92Q0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaiba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00256a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W2NT3TKF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mansouri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dovgaliuk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321087274" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Larraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leandri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440779v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Larraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andrea" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03098238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Del Angel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63380-6_1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867964v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-m4795" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402294v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pougin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Garvin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Chakraborty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304120v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>