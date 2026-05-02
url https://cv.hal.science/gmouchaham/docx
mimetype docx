--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -234,1769 +234,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium Alginate Aerogel-MIL160 Nanocomposites for CO2 Removal</w:t>
+                <w:t xml:space="preserve">Metal Cyclen supramolecular entities tailored by the bridging effect of counter anions as potential separator for energy storage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Yousefzadeh</w:t>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aysu Yurdusen</w:t>
+                <w:t xml:space="preserve">Benjamin Flamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayça Tüter</w:t>
+                <w:t xml:space="preserve">Guillaume Ah Lung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gokhan Aksu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Nathan Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00143⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.103195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402320v1</w:t>
+                <w:t xml:space="preserve">hal-05559125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited State Transient Phenomena in Two Different Phases of the Photoactive MOF MIP‐177(Ti)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium Alginate Aerogel-MIL160 Nanocomposites for CO2 Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Diez‐cabanes</w:t>
+                <w:t xml:space="preserve">Hamed Yousefzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Melillo</w:t>
+                <w:t xml:space="preserve">Aysu Yurdusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Gosch</w:t>
+                <w:t xml:space="preserve">Ayça Tüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amarajothi Dhakshinamoorthy</w:t>
+                <w:t xml:space="preserve">Gokhan Aksu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (12), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (19), pp.11912-11922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202407273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402315v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-photon–driven hydrogen evolution in copper-based photocatalysts under near-infrared and visible light</w:t>
+                <w:t xml:space="preserve">Excited State Transient Phenomena in Two Different Phases of the Photoactive MOF MIP‐177(Ti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
+                <w:t xml:space="preserve">Aneek Kuila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akashdeep Nath</w:t>
+                <w:t xml:space="preserve">Valentin Diez‐cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Hannouche</w:t>
+                <w:t xml:space="preserve">Arianna Melillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Assaad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Jonas Gosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarajothi Dhakshinamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-67014-x⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202407273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485257v1</w:t>
+                <w:t xml:space="preserve">hal-05402315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Performance of a Microporous Ti Bisphosphonate MOF for Postcombustion Carbon Capture by Vacuum Pressure Swing Adsorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual-photon–driven hydrogen evolution in copper-based photocatalysts under near-infrared and visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Heymans</w:t>
+                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Wahidduzzaman</w:t>
+                <w:t xml:space="preserve">Akashdeep Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+                <w:t xml:space="preserve">Karen Hannouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
+                <w:t xml:space="preserve">Nisrine Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (31), pp.15404-15416. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67014-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402516v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Insights into the In Situ Restructuring of Coordinated Copper in Postmetalated MOFs for Photocatalysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Assaad</w:t>
+                <w:t xml:space="preserve">Post-hybridization of MIL-101(Cr) with graphene oxide enhances its hydrogen storage and release capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jimenez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leen Farhat</w:t>
+                <w:t xml:space="preserve">Rafael Morales Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana V Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c18407⟩</w:t>
+              <w:t xml:space="preserve">Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (12), pp.500156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20517/energymater.2025.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441622v1</w:t>
+                <w:t xml:space="preserve">hal-05414758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-hybridization of MIL-101(Cr) with graphene oxide enhances its hydrogen storage and release capacities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Performance of a Microporous Ti Bisphosphonate MOF for Postcombustion Carbon Capture by Vacuum Pressure Swing Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Shreenath Krishnamurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wahidduzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20517/energymater.2025.101⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.15404-15416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414758v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Performance of a Microporous Ti Bisphosphonate MOF for Postcombustion Carbon Capture by Vacuum Pressure Swing Adsorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic Insights into the In Situ Restructuring of Coordinated Copper in Postmetalated MOFs for Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Heymans</w:t>
+                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Hannouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Wahidduzzaman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+                <w:t xml:space="preserve">Akashdeep Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
+                <w:t xml:space="preserve">Nisrine Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00734⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (52), pp.48331-48351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c18407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206339v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoaccumulation of Long‐Lived Reactive Electrons in a Microporous Ti(IV) Oxocluster‐Based Metal–Organic Framework for Light and Dark Photocatalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tianhao He</w:t>
+                <w:t xml:space="preserve">Evaluating the Performance of a Microporous Ti Bisphosphonate MOF for Postcombustion Carbon Capture by Vacuum Pressure Swing Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreenath Krishnamurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wahidduzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202517595⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.15404-15416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426986v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Cyclen supramolecular entities tailored by the bridging effect of counter anions as potential separator for energy storage systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoaccumulation of Long‐Lived Reactive Electrons in a Microporous Ti(IV) Oxocluster‐Based Metal–Organic Framework for Light and Dark Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Maaliki</w:t>
+                <w:t xml:space="preserve">Katrin Heinzerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Flamme</w:t>
+                <w:t xml:space="preserve">Sam Hillman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ah Lung</w:t>
+                <w:t xml:space="preserve">Filip Podjaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Ott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
+                <w:t xml:space="preserve">Tianhao He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50, pp.103195. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202517595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559125v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding Light on Stakeholders' Perspectives for Sorbent-based Carbon Capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic water splitting reaction: the pathway from semiconductors to MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charithea Charalambous</w:t>
+                <w:t xml:space="preserve">Raquel del Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Moubarak</w:t>
+                <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Schilling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jin-Yu Wang</w:t>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07683-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60-61 (8), pp.100680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2024.100680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797108v1</w:t>
+                <w:t xml:space="preserve">hal-05311604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel Ti12-based metal-organic framework for photocatalytic hydrogen evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingbing Chen</w:t>
+                <w:t xml:space="preserve">Celia Rueda-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Mansouri</w:t>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aenm.202500211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797127v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Ti12-based Metal-Organic Framework for Photocatalytic Hydrogen Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingbing Chen</w:t>
+                <w:t xml:space="preserve">Celia Rueda-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Mansouri</w:t>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (26), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-gmqrz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic water splitting reaction: the pathway from semiconductors to MOFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
+                <w:t xml:space="preserve">Shedding Light on Stakeholders' Perspectives for Sorbent-based Carbon Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charithea Charalambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Moubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel del Angel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Johannes Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Serre</w:t>
+                <w:t xml:space="preserve">Eva Sanchez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Daturi</w:t>
+                <w:t xml:space="preserve">Jin-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60-61 (8), pp.100680. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 632 (8023), pp.89-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2024.100680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07683-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311604v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale pilot for CO 2 Capture Vacuum Pressure Swing Adsorption: MIL-160(Al) vs zeolite 13X</w:t>
               </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Capture Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.100224. </w:t>
@@ -2250,103 +2250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable robust microporous Al-MOF for post-combustion carbon capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingbing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyamapada Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (21), </w:t>
@@ -2378,295 +2378,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Ultra-microporous Cationic Aluminiumbased Metal-Organic Framework with a Flexible Tetra-carboxylate Linker</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active site imprinting on Ti oxocluster metal–organic frameworks for photocatalytic hydrogen release from formic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Alberto García-Baldoví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel del Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-023-00938-x⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2EE02258C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303606v1</w:t>
+                <w:t xml:space="preserve">hal-04305694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active site imprinting on Ti oxocluster metal–organic frameworks for photocatalytic hydrogen release from formic acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">A Robust Ultra-microporous Cationic Aluminiumbased Metal-Organic Framework with a Flexible Tetra-carboxylate Linker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanping Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dong Fan</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.167-177. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2EE02258C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-023-00938-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305694v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Polymorphism in Metal-Organic Frameworks Enables Water Sorption Profile Tunability for Enhancing Heat Allocation and Water Harvesting Performance</w:t>
               </w:r>
@@ -2780,295 +2780,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Reproducible are Surface Areas Calculated from the BET Equation?</w:t>
+                <w:t xml:space="preserve">Engineering of Metal–Organic Frameworks/Gelatin Hydrogel Composites Mediated by the Coacervation Process for the Capture of Acetic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Osterrieth</w:t>
+                <w:t xml:space="preserve">Subharanjan Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Rampersad</w:t>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Madden</w:t>
+                <w:t xml:space="preserve">Cátia Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nakul Rampal</w:t>
+                <w:t xml:space="preserve">Carla Vieira Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Skoric</w:t>
+                <w:t xml:space="preserve">Abeer Al Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (27), pp.2201502. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (21), pp.9760-9774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202201502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677646v2</w:t>
+                <w:t xml:space="preserve">hal-03857387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Metal–Organic Frameworks/Gelatin Hydrogel Composites Mediated by the Coacervation Process for the Capture of Acetic Acid</w:t>
+                <w:t xml:space="preserve">How Reproducible are Surface Areas Calculated from the BET Equation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subharanjan Biswas</w:t>
+                <w:t xml:space="preserve">Johannes Osterrieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">James Rampersad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cátia Freitas</w:t>
+                <w:t xml:space="preserve">David Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Vieira Soares</w:t>
+                <w:t xml:space="preserve">Nakul Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeer Al Mohtar</w:t>
+                <w:t xml:space="preserve">Luka Skoric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (21), pp.9760-9774. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (27), pp.2201502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202201502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857387v1</w:t>
+                <w:t xml:space="preserve">hal-03677646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural abundance oxygen-17 solid-state NMR of metal organic frameworks enhanced by dynamic nuclear polarization</w:t>
               </w:r>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (3), pp.2245 - 2251. </w:t>
@@ -3182,429 +3182,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453303v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–Organic Frameworks and Water: ‘From Old Enemies to Friends’?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Made-to-order porous electrodes for supercapacitors: MOFs embedded with redox-active centers as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanfeng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Shekhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangtao Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jong-San Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (11), pp.990-1003. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (12), pp.1883-1886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trechm.2020.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CC08860A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080194v1</w:t>
+                <w:t xml:space="preserve">hal-03090535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quest for an Optimal Methane Hydrate Formation in the Pores of Hydrolytically Stable Metal–Organic Frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal–Organic Frameworks and Water: ‘From Old Enemies to Friends’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Cuadrado-Collados</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Frédéric Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Daemen</w:t>
+                <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongqiang Cheng</w:t>
+                <w:t xml:space="preserve">Vanessa Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anibal Ramirez-Cuesta</w:t>
+                <w:t xml:space="preserve">Jong-San Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (31), pp.13391-13397. </w:t>
+              <w:t xml:space="preserve">Trends in chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (11), pp.990-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c01459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trechm.2020.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090519v1</w:t>
+                <w:t xml:space="preserve">hal-03080194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Made-to-order porous electrodes for supercapacitors: MOFs embedded with redox-active centers as a case study</w:t>
+                <w:t xml:space="preserve">Quest for an Optimal Methane Hydrate Formation in the Pores of Hydrolytically Stable Metal–Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arijit Mallick</w:t>
+                <w:t xml:space="preserve">Carlos Cuadrado-Collados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanfeng Liang</w:t>
+                <w:t xml:space="preserve">Luke Daemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osama Shekhah</w:t>
+                <w:t xml:space="preserve">Yongqiang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangtao Jia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Anibal Ramirez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (12), pp.1883-1886. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (31), pp.13391-13397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CC08860A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c01459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090535v1</w:t>
+                <w:t xml:space="preserve">hal-03090519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing a Cantellation Strategy for the Design of Mesoporous Zeolite-like Metal–Organic Frameworks: Zr-sod-ZMOFs as a Case Study</w:t>
               </w:r>
@@ -3737,51 +3737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,641 +3852,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability of the metal( iii , iv ) 1,2,3-trioxobenzene rod secondary building unit for the production of chemically stable and catalytically active MOFs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure dependent in vitro antioxidant activity of biocompatible calcium gallate MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Abeykoon</w:t>
+                <w:t xml:space="preserve">Tania Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Giménez-Marqués</w:t>
+                <w:t xml:space="preserve">Lucy Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Navalon</w:t>
+                <w:t xml:space="preserve">Martin Gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
+                <w:t xml:space="preserve">Tamara Lozano-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Simón-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cc04215a⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (15), pp.2813 - 2822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6tb03101c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623122v1</w:t>
+                <w:t xml:space="preserve">hal-01720953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium coordination compounds: from discrete metal complexes to metal–organic frameworks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inside Cover: Hydrogen-Bonded Open-Framework with Pyridyl-Decorated Channels: Straightforward Preparation and Insight into Its Affinity for Acidic Molecules in Solution (Chem. Eur. J. 49/2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Devic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nans Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cs00001d⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (49), pp.1818 - 11826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721024v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure dependent in vitro antioxidant activity of biocompatible calcium gallate MOFs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Gorman</w:t>
+                <w:t xml:space="preserve">Titanium coordination compounds: from discrete metal complexes to metal–organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Lozano-Fernández</w:t>
+                <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana Simón-Vázquez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (15), pp.2813 - 2822. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (11), pp.3431 - 3452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6tb03101c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cs00001d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720953v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Cover: Hydrogen-Bonded Open-Framework with Pyridyl-Decorated Channels: Straightforward Preparation and Insight into Its Affinity for Acidic Molecules in Solution (Chem. Eur. J. 49/2017)</w:t>
+                <w:t xml:space="preserve">Adaptability of the metal( iii , iv ) 1,2,3-trioxobenzene rod secondary building unit for the production of chemically stable and catalytically active MOFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nans Roques</w:t>
+                <w:t xml:space="preserve">Brian Abeykoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Khodja</w:t>
+                <w:t xml:space="preserve">Mónica Giménez-Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+                <w:t xml:space="preserve">Sergio Navalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (49), pp.1818 - 11826. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (54), pp.7661 - 7664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201702952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cc04215a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589870v1</w:t>
+                <w:t xml:space="preserve">hal-01623122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-Bonded Open-Framework with Pyridyl-Decorated Channels: Straightforward Preparation and Insight into its Affinity for Acidic Molecules in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (49), pp.11818-11826. </w:t>
@@ -4920,363 +4920,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular open-framework architectures based on dicarboxylate H-bond acceptors and polytopic cations with three/four N-H+ donor units</w:t>
+                <w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gualino-Tamonino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brandes</w:t>
+                <w:t xml:space="preserve">Charlotte Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CE01070E⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923971v1</w:t>
+                <w:t xml:space="preserve">hal-01416642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t>
+                <w:t xml:space="preserve">Supramolecular open-framework architectures based on dicarboxylate H-bond acceptors and polytopic cations with three/four N-H+ donor units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaïm</w:t>
+                <w:t xml:space="preserve">Marion Gualino-Tamonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (46), pp.8906-8914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CE01070E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01416642v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust nanoporous supramolecular metal–organic framework based on ionic hydrogen bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5378,51 +5378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhar Imaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5495,64 +5495,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended H-bond networks based on guanidinium H-donors and [Zr(A)4]4− H-acceptor units: modulation of the assemblage and guest accessible volume by chemical design (A = oxalate, dihydrobenzoquinonate, chloranilate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhar Imaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5625,51 +5625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional porous metal-radical frameworks based on triphenylmethyl radicals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,51 +5771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubular crystals growth for a nanoporous hydrogen-bonded metal–organic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Kaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,90 +6057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-dose imaging of metal–organic frameworks and study of their electron-beam stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Fifth Congress and General Assembly of the International Union of Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic. pp.C972-C973, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6200,277 +6200,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of CO2 adsorption MOF materials in porous sheets: structure/properties/performance relationship</w:t>
+                <w:t xml:space="preserve">Structure and properties of MOF composite sheets for CO2 adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Larraud</w:t>
+                <w:t xml:space="preserve">Clemence Larraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Palade</w:t>
+                <w:t xml:space="preserve">Elena Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Leandri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French MOFs 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR SLAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113915v1</w:t>
+                <w:t xml:space="preserve">hal-05440779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of MOF composite sheets for CO2 adsorption</w:t>
+                <w:t xml:space="preserve">Shaping of CO2 adsorption MOF materials in porous sheets: structure/properties/performance relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Larraud</w:t>
+                <w:t xml:space="preserve">Clémence Larraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Andrea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Elena Palade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR SLAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t>
+              <w:t xml:space="preserve">French MOFs 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440779v1</w:t>
+                <w:t xml:space="preserve">hal-05113915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6482,265 +6482,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and environmentally friendly MOFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Del Angel</w:t>
+                <w:t xml:space="preserve">Metal-Organic Frameworks (MOFs) - Fabrication, propriétés et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metal-Organic Frameworks in Biomedical and Environmental Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63380-6_1⟩</w:t>
+              <w:t xml:space="preserve">Metal-Organic Frameworks (MOFs) - Fabrication, propriétés et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-m4795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098238v1</w:t>
+                <w:t xml:space="preserve">hal-03867964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Organic Frameworks (MOFs) - Fabrication, propriétés et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Robust and environmentally friendly MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Del Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Horcajada Cortés; Dr. Sara Rojas Macías. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metal-Organic Frameworks (MOFs) - Fabrication, propriétés et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Metal-Organic Frameworks in Biomedical and Environmental Field</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-31, 2021, 978-3-030-63379-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-m4795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63380-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867964v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6752,345 +6752,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microporous Bimetallic Aluminum-Copper-Carboxylate-Pyrazolate MOF for CO2 Capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the scale-up of the benchmark MOFs MIL-53(Al)’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debanjan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Daouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Mansouri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthew Garvin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402294v1</w:t>
+                <w:t xml:space="preserve">hal-05402291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the scale-up of the benchmark MOFs MIL-53(Al)’s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
+                <w:t xml:space="preserve">A Microporous Bimetallic Aluminum-Copper-Carboxylate-Pyrazolate MOF for CO2 Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aysu Yurdusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debanjan Chakraborty</w:t>
+                <w:t xml:space="preserve">Miriam Pougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Daouli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Heymans</w:t>
+                <w:t xml:space="preserve">Matthew Garvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402291v1</w:t>
+                <w:t xml:space="preserve">hal-05402294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoaccumulation of Long-lived Reactive Electrons in the Microporous Ti(IV) Oxocluster Based Metal-organic Framework for Light and Dark Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Heinzerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Hillman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Podjaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7112,103 +7112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable robust microporous Al-MOF for post-combustion carbon capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingbing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyamapada Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7230,103 +7230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on the Stakeholders' Perspectives for Carbon Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charithea Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Moubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sanchez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7348,103 +7348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Reproducible Are Surface Areas Calculated from the BET Equation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Osterrieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rampersad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakul Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Skoric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7635,51 +7635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06828b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yousefzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysu Yurdusen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#231;a T&#252;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Aksu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneek Kuila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez&#8208;cabanes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Melillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gosch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarajothi Dhakshinamoorthy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202407273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akashdeep Nath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hannouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67014-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreenath Krishnamurthy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahidduzzaman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00734" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Farhat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c18407" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana V Pinto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05206339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Yao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heinzerling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Hillman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Podjaski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao He" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202517595" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah Lung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charithea Charalambous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Moubarak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schilling" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanchez Fernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yu Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07683-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797127v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rueda-Navarro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202500211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-gmqrz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel del Angel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2024.100680" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrotin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heymans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Duprez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccst.2024.100224" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zafanelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeldin Aly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Henrique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;rio Rodrigues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04532" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202401070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00938-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a-Baldov&#237;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanping Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EE02258C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobie Matemb Ma Ntep" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurenz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieuan Cornu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202211302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677646v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Osterrieth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rampersad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakul Rampal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Skoric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202201502" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subharanjan Biswas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vieira Soares" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02704" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03453303v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carnevale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06064j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-San Chang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cuadrado-Collados" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Daemen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Cheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ramirez-Cuesta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01459" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Mallick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanfeng Liang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shekhah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Jia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC08860A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Alsadun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Czaban-J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Shkurenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c10007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gim&#233;nez-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navalon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc04215a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cs00001d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720953v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gorman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Lozano-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb03101c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702952" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701732" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Permyakova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Skrylnyk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courbon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700164" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pardo P&#233;rez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nasalevich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mileo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04649" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923971v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gualino-Tamonino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE01070E" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhar Imaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Sutter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401474f" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00520H" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Datcu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maspoch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontrodona" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102278" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRLG92Q0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaiba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00256a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W2NT3TKF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mansouri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dovgaliuk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321087274" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Larraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leandri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440779v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Larraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andrea" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03098238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Del Angel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63380-6_1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867964v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-m4795" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402294v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pougin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Garvin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Chakraborty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304120v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06828b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah Lung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yousefzadeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysu Yurdusen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#231;a T&#252;ter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Aksu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00143" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneek Kuila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez&#8208;cabanes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Melillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gosch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarajothi Dhakshinamoorthy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202407273" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akashdeep Nath" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hannouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67014-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana V Pinto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreenath Krishnamurthy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahidduzzaman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00734" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Farhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c18407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05206339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heinzerling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Hillman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Podjaski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202517595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel del Angel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2024.100680" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797127v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rueda-Navarro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202500211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-gmqrz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charithea Charalambous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Moubarak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schilling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanchez Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yu Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07683-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrotin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heymans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Duprez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccst.2024.100224" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zafanelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeldin Aly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Henrique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;rio Rodrigues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04532" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202401070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a-Baldov&#237;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanping Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EE02258C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00938-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobie Matemb Ma Ntep" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurenz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieuan Cornu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202211302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subharanjan Biswas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vieira Soares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02704" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677646v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Osterrieth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rampersad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakul Rampal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Skoric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202201502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03453303v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carnevale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06064j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Mallick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanfeng Liang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shekhah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Jia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC08860A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-San Chang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.09.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cuadrado-Collados" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Daemen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Cheng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ramirez-Cuesta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01459" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Alsadun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Czaban-J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Shkurenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c10007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720953v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gorman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Lozano-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb03101c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702952" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cs00001d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gim&#233;nez-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navalon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc04215a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701732" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Permyakova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Skrylnyk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courbon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700164" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pardo P&#233;rez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nasalevich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mileo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04649" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gualino-Tamonino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE01070E" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhar Imaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Sutter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401474f" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00520H" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Datcu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maspoch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontrodona" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102278" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRLG92Q0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaiba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00256a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W2NT3TKF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mansouri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dovgaliuk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321087274" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Larraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andrea" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Larraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palade" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leandri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867964v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-m4795" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03098238v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Del Angel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63380-6_1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402291v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Chakraborty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pougin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Garvin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304120v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>