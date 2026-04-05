--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -686,51 +686,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representing Wars from 1860 to the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brill | Rodopi, 2018, </w:t>
+              <w:t xml:space="preserve">, Brill | Rodopi, pp.194-208, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004353244_014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -975,165 +975,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertir ou dénoncer : les fonctions du récit de guerre chez Mizuki Shigeru</w:t>
+                <w:t xml:space="preserve">Les premiers discours francophones sur la bande-dessinée japonaise, 1965-1989 - Du silence à la reconnaissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres et violences d’État dans la narration graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E. del Rey Cabero; A. Sarría Buil; I. Touton, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Bédéphilie et Intermédialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Labarre, Apr 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825694v1</w:t>
+                <w:t xml:space="preserve">hal-04825682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers discours francophones sur la bande-dessinée japonaise, 1965-1989 - Du silence à la reconnaissance ?</w:t>
+                <w:t xml:space="preserve">Divertir ou dénoncer : les fonctions du récit de guerre chez Mizuki Shigeru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bédéphilie et Intermédialité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Labarre, Apr 2024, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Guerres et violences d’État dans la narration graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. del Rey Cabero; A. Sarría Buil; I. Touton, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825682v1</w:t>
+                <w:t xml:space="preserve">hal-04825694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du son pour tous ? L’espace des sirènes anti-aériennes durant la Seconde Guerre mondiale au Japon</w:t>
               </w:r>
@@ -1458,96 +1458,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le delta du Chang Jiang comme affluent de la littérature japonaise</w:t>
+                <w:t xml:space="preserve">Que suggère l'ambiguïté de Kawabata ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzième colloque de la Société Française des Études Japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire TELEM - La suggestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527506v1</w:t>
+                <w:t xml:space="preserve">hal-03575289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du littéraire au politique : Sugiyama Heisuke, itinéraire d’un polémiste japonais durant la guerre de quinze ans (1931-1945)</w:t>
               </w:r>
@@ -1596,96 +1596,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que suggère l'ambiguïté de Kawabata ?</w:t>
+                <w:t xml:space="preserve">Le delta du Chang Jiang comme affluent de la littérature japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TELEM - La suggestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Quatorzième colloque de la Société Française des Études Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575289v1</w:t>
+                <w:t xml:space="preserve">hal-03527506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire la littérature japonaise des années de guerre</w:t>
               </w:r>
@@ -1734,165 +1734,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disciplinaire et aréale : réflexions sur la recherche en littérature japonaise</w:t>
+                <w:t xml:space="preserve">L’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’IFRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO; Noémi Godefroy; Laurent Nespoulous, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Travailler par notions sur l’Asie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Barral; Tanying Chou; Université Bordeaux Montaigne, Mar 2020, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150445v1</w:t>
+                <w:t xml:space="preserve">hal-03150450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience</w:t>
+                <w:t xml:space="preserve">Disciplinaire et aréale : réflexions sur la recherche en littérature japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Travailler par notions sur l’Asie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline Barral; Tanying Chou; Université Bordeaux Montaigne, Mar 2020, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’IFRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO; Noémi Godefroy; Laurent Nespoulous, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150450v1</w:t>
+                <w:t xml:space="preserve">hal-03150445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature européenne de la Grande Guerre, un modèle pour les récits de guerre japonais ?</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0821" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226931v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9748" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004353244_014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/j739-kd25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02114447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCF031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0821" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226931v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9748" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004353244_014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/j739-kd25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02114447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCF031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>