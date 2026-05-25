--- v1 (2026-04-05)
+++ v2 (2026-05-25)
@@ -100,183 +100,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie et mort médiatiques d’un polémiste japonais – Sugiyama Heisuke à l’ère des masses et de la guerre</w:t>
+                <w:t xml:space="preserve">Nankin 1937 : la littérature comme mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 351, pp.85-98. </w:t>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 917 (10), p. 821-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rsh.3439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.917.0821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226915v1</w:t>
+                <w:t xml:space="preserve">hal-04558492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nankin 1937 : la littérature comme mémoire</w:t>
+                <w:t xml:space="preserve">Vie et mort médiatiques d’un polémiste japonais – Sugiyama Heisuke à l’ère des masses et de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 917 (10), p. 821-831. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.85-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.917.0821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rsh.3439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558492v1</w:t>
+                <w:t xml:space="preserve">hal-04226915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">「家系物語」の視点からの『1★9★3★7』　フィクションを基に歴史を語る</w:t>
               </w:r>
@@ -975,165 +975,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers discours francophones sur la bande-dessinée japonaise, 1965-1989 - Du silence à la reconnaissance ?</w:t>
+                <w:t xml:space="preserve">Divertir ou dénoncer : les fonctions du récit de guerre chez Mizuki Shigeru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bédéphilie et Intermédialité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Labarre, Apr 2024, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Guerres et violences d’État dans la narration graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. del Rey Cabero; A. Sarría Buil; I. Touton, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825682v1</w:t>
+                <w:t xml:space="preserve">hal-04825694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertir ou dénoncer : les fonctions du récit de guerre chez Mizuki Shigeru</w:t>
+                <w:t xml:space="preserve">Les premiers discours francophones sur la bande-dessinée japonaise, 1965-1989 - Du silence à la reconnaissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres et violences d’État dans la narration graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E. del Rey Cabero; A. Sarría Buil; I. Touton, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Bédéphilie et Intermédialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Labarre, Apr 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825694v1</w:t>
+                <w:t xml:space="preserve">hal-04825682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du son pour tous ? L’espace des sirènes anti-aériennes durant la Seconde Guerre mondiale au Japon</w:t>
               </w:r>
@@ -1458,234 +1458,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que suggère l'ambiguïté de Kawabata ?</w:t>
+                <w:t xml:space="preserve">Du littéraire au politique : Sugiyama Heisuke, itinéraire d’un polémiste japonais durant la guerre de quinze ans (1931-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TELEM - La suggestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque International : Écrivains polémistes et essais polémiques dans la littérature mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575289v1</w:t>
+                <w:t xml:space="preserve">hal-03527507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du littéraire au politique : Sugiyama Heisuke, itinéraire d’un polémiste japonais durant la guerre de quinze ans (1931-1945)</w:t>
+                <w:t xml:space="preserve">Le delta du Chang Jiang comme affluent de la littérature japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : Écrivains polémistes et essais polémiques dans la littérature mondiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Quatorzième colloque de la Société Française des Études Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527507v1</w:t>
+                <w:t xml:space="preserve">hal-03527506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le delta du Chang Jiang comme affluent de la littérature japonaise</w:t>
+                <w:t xml:space="preserve">Que suggère l'ambiguïté de Kawabata ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzième colloque de la Société Française des Études Japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire TELEM - La suggestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527506v1</w:t>
+                <w:t xml:space="preserve">hal-03575289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire la littérature japonaise des années de guerre</w:t>
               </w:r>
@@ -1734,165 +1734,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience</w:t>
+                <w:t xml:space="preserve">Disciplinaire et aréale : réflexions sur la recherche en littérature japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Travailler par notions sur l’Asie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline Barral; Tanying Chou; Université Bordeaux Montaigne, Mar 2020, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’IFRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO; Noémi Godefroy; Laurent Nespoulous, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150450v1</w:t>
+                <w:t xml:space="preserve">hal-03150445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disciplinaire et aréale : réflexions sur la recherche en littérature japonaise</w:t>
+                <w:t xml:space="preserve">L’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’IFRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO; Noémi Godefroy; Laurent Nespoulous, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Travailler par notions sur l’Asie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Barral; Tanying Chou; Université Bordeaux Montaigne, Mar 2020, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150445v1</w:t>
+                <w:t xml:space="preserve">hal-03150450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature européenne de la Grande Guerre, un modèle pour les récits de guerre japonais ?</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0821" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226931v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9748" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004353244_014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/j739-kd25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02114447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCF031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226931v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9748" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004353244_014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/j739-kd25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02114447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCF031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>