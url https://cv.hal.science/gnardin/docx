--- v0 (2026-03-03)
+++ v1 (2026-04-16)
@@ -208,1836 +208,2030 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent System for Fraud Detection in the Public Administration</w:t>
+                <w:t xml:space="preserve">Normative Regulation of the Industry of the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Cabral</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Trends in Information Systems and Technologies (WorldCIST 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dagstuhl Seminar 25271 Policy Modeling and Reasoning in Sociotechnical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wadern, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05408843v1</w:t>
+                <w:t xml:space="preserve">emse-05576912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards understanding Complex Adaptive Systems: An illustration on urban logistics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-agent System for Fraud Detection in the Public Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Heitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Erpen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Practical applications of Agents and Multi-Agent Systems (PAAMS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-07638-0_13⟩</w:t>
+              <w:t xml:space="preserve">Emerging Trends in Information Systems and Technologies (WorldCIST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Florianópolis, Brazil. pp.591-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-97119-8_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128020v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05408843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Centric Perspective on Norm Enforcement and Sanctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boissier</w:t>
+                <w:t xml:space="preserve">Towards understanding Complex Adaptive Systems: An illustration on urban logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hemdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII. COINE 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7_6⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Practical applications of Agents and Multi-Agent Systems (PAAMS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.154-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-07638-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04987012v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on Regulation Adaptation in Multi-Agent Systems: from Agent to Organization Centric and Beyond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Exploiting the MAOP Approach for Multi-Level Explainability of Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Burattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jomi Fred Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Workshop-School on Agents, Environments, and Applications – WESAAC 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Workshop on Engineering Multi-Agent Systems - EMAS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299887v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05589474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified View on Regulation Management in Multi-Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Regulation Adaptation Model for Multi-Agent Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaime Simão Sichman</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Sichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems-International Workshop, COINE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA251245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05162306v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regulation Adaptation Model for Multi-Agent Systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">An Agent-Centric Perspective on Norm Enforcement and Sanctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomi Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaime Sichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA251245⟩</w:t>
+              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII. COINE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.79-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350751v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04987012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge level support for programming agents to interact in regulated online forums</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Perspectives on Regulation Adaptation in Multi-Agent Systems: from Agent to Organization Centric and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomi F Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime S Sichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII. COINE 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7_7⟩</w:t>
+              <w:t xml:space="preserve">19th Workshop-School on Agents, Environments, and Applications – WESAAC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil. pp.39-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5753/wesaac.2025.37527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597686v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Centric Perspective on Norm Enforcement and Sanctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Unified View on Regulation Management in Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Simão Sichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Coordination, Organizations, Institutions, Norms and Ethics for Governance of Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems-International Workshop, COINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597649v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05162306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Robustness of Agents’ Decision-Making in Production Automation using Sanctioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Knowledge level support for programming agents to interact in regulated online forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Hafiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Birgit Vogel-Heuser</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 21st International Conference on Industrial Informatics (INDIN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INDIN51400.2023.10217852⟩</w:t>
+              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII. COINE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.100-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04404721v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Agent-Centric Perspective on Norm Enforcement and Sanctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomi Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Coordination, Organizations, Institutions, Norms and Ethics for Governance of Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.15128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Governing Online Forum Interactions with Multi-agent System: A Reddit Use Case with the JaCaMo Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Hafiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAAMS 2023: Advances in Practical Applications of Agents, Multi-Agent Systems, and Cognitive Mimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Guimarães, Portugal. pp.113-124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37616-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04179613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing Robustness of Agents’ Decision-Making in Production Automation using Sanctioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Land</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Vogel-Heuser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE 21st International Conference on Industrial Informatics (INDIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lemgo, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INDIN51400.2023.10217852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04404721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Regulation Management in Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Lloyd</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Simão Sichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04984086v1</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche 2025 de l’École Doctorale SIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban logistics as a Complex Adaptive System: Understanding the emergence of dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hemdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04292177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation Management in Multi-Agent Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Cranefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jaime Simão Sichman</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche 2025 de l’École Doctorale SIS</w:t>
-[...129 lines deleted...]
-                <w:t xml:space="preserve">emse-04292177v1</w:t>
+              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Auckland, New Zealand. 15398, Springer Nature Switzerland, 2025, Lecture Notes in Computer Science, 978-3-031-82038-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire : vers une mobilité intelligente soutenable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04536170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-Based Assessment of the Effectiveness of Tests for Stationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile-Alexandru Suchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.670-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13189/ms.2022.100324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03729489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2105,51 +2299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D89DAC7"/>
+    <w:nsid w:val="CA6B658C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2336,51 +2530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gnardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4506-2745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nardin_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9841-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05408843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Heitor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Erpen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Steffen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97119-8_45" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04987012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Nardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi H&#252;bner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi F H&#252;bner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S Sichman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/wesaac.2025.37527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05162306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sichman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251245" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04404721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Land" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Vogel-Heuser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN51400.2023.10217852" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37616-0_10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cranefield" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lloyd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04536170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03729489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Alexandru Suchar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ms.2022.100324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gnardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4506-2745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nardin_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9841-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05576912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05408843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Heitor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Erpen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Steffen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97119-8_45" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05589474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Burattini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Nardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sichman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04987012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi H&#252;bner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi F H&#252;bner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S Sichman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/wesaac.2025.37527" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05162306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15128" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37616-0_10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04404721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Land" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Vogel-Heuser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN51400.2023.10217852" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cranefield" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04536170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03729489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Alexandru Suchar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ms.2022.100324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>