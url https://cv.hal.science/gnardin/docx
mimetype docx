--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -687,499 +687,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05589474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regulation Adaptation Model for Multi-Agent Systems.</w:t>
+                <w:t xml:space="preserve">A Unified View on Regulation Management in Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Nardin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaime Sichman</w:t>
+                <w:t xml:space="preserve">Jaime Simão Sichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems-International Workshop, COINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350751v1</w:t>
+                <w:t xml:space="preserve">emse-05162306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Centric Perspective on Norm Enforcement and Sanctions</w:t>
+                <w:t xml:space="preserve">A Regulation Adaptation Model for Multi-Agent Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Sichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII. COINE 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7_6⟩</w:t>
+              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA251245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04987012v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on Regulation Adaptation in Multi-Agent Systems: from Agent to Organization Centric and Beyond</w:t>
+                <w:t xml:space="preserve">An Agent-Centric Perspective on Norm Enforcement and Sanctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jomi F Hübner</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomi Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaime S Sichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Workshop-School on Agents, Environments, and Applications – WESAAC 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5753/wesaac.2025.37527⟩</w:t>
+              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII. COINE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.79-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299887v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04987012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified View on Regulation Management in Multi-Agent Systems</w:t>
+                <w:t xml:space="preserve">Perspectives on Regulation Adaptation in Multi-Agent Systems: from Agent to Organization Centric and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomi F Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaime Simão Sichman</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime S Sichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems-International Workshop, COINE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Workshop-School on Agents, Environments, and Applications – WESAAC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil. pp.39-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5753/wesaac.2025.37527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05162306v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge level support for programming agents to interact in regulated online forums</w:t>
               </w:r>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomi Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1380,632 +1380,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing Online Forum Interactions with Multi-agent System: A Reddit Use Case with the JaCaMo Platform</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing Robustness of Agents’ Decision-Making in Production Automation using Sanctioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boissier</w:t>
+                <w:t xml:space="preserve">Kathrin Land</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Vogel-Heuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAMS 2023: Advances in Practical Applications of Agents, Multi-Agent Systems, and Cognitive Mimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37616-0_10⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 21st International Conference on Industrial Informatics (INDIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lemgo, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INDIN51400.2023.10217852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04179613v1</w:t>
+                <w:t xml:space="preserve">emse-04404721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Robustness of Agents’ Decision-Making in Production Automation using Sanctioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+                <w:t xml:space="preserve">Governing Online Forum Interactions with Multi-agent System: A Reddit Use Case with the JaCaMo Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Hafiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Vogel-Heuser</w:t>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 21st International Conference on Industrial Informatics (INDIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lemgo, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">PAAMS 2023: Advances in Practical Applications of Agents, Multi-Agent Systems, and Cognitive Mimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Guimarães, Portugal. pp.113-124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INDIN51400.2023.10217852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37616-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04404721v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04179613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation Management in Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Yan</w:t>
+                <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Cranefield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jaime Simão Sichman</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche 2025 de l’École Doctorale SIS</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Auckland, New Zealand. 15398, Springer Nature Switzerland, 2025, Lecture Notes in Computer Science, 978-3-031-82038-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154611v1</w:t>
-[...107 lines deleted...]
-                <w:t xml:space="preserve">emse-04292177v1</w:t>
+                <w:t xml:space="preserve">hal-04984086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Cranefield</w:t>
+                <w:t xml:space="preserve">Regulation Management in Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Lloyd</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Simão Sichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de la Recherche 2025 de l’École Doctorale SIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04984086v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban logistics as a Complex Adaptive System: Understanding the emergence of dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hemdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04292177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2299,51 +2299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA6B658C"/>
+    <w:nsid w:val="FBBAB5DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2530,51 +2530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gnardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4506-2745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nardin_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9841-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05576912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05408843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Heitor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Erpen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Steffen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97119-8_45" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05589474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Burattini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Nardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sichman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04987012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi H&#252;bner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi F H&#252;bner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S Sichman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/wesaac.2025.37527" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05162306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15128" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37616-0_10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04404721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Land" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Vogel-Heuser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN51400.2023.10217852" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cranefield" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04536170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03729489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Alexandru Suchar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ms.2022.100324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gnardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4506-2745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nardin_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9841-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05576912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05408843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Heitor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Erpen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Steffen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97119-8_45" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05589474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Burattini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05162306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Nardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sichman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04987012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi H&#252;bner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi F H&#252;bner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S Sichman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/wesaac.2025.37527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15128" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04404721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Land" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Vogel-Heuser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN51400.2023.10217852" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37616-0_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cranefield" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lloyd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04536170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03729489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Alexandru Suchar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ms.2022.100324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>