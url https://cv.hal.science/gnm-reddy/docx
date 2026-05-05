--- v0 (2026-03-12)
+++ v1 (2026-05-05)
@@ -66,1486 +66,1620 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Shared Facilities in Advancing Solid-State NMR Research: 2025 Edition</w:t>
+                <w:t xml:space="preserve">Exciton diffusion beyond 2 μm enabled by maximum symmetry in two-dimensional perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Schurko</w:t>
+                <w:t xml:space="preserve">Jin Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Rienstra</w:t>
+                <w:t xml:space="preserve">Jared Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Jaroniec</w:t>
+                <w:t xml:space="preserve">Siedah Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandar Hansen</w:t>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Trent Franks</w:t>
+                <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (12), pp.102053. </w:t>
+              <w:t xml:space="preserve">Nature Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2025.102053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44160-026-01041-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413694v1</w:t>
+                <w:t xml:space="preserve">hal-05581554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Behavior and Local Structure of the Ruddlesden−Popper and Dion−Jacobson Alloyed Pb/Sn Bromide 2D Perovskites</w:t>
+                <w:t xml:space="preserve">Impact of Shared Facilities in Advancing Solid-State NMR Research: 2025 Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Fu</w:t>
+                <w:t xml:space="preserve">Robert Schurko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Quintero</w:t>
+                <w:t xml:space="preserve">Chad Rienstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Vasileiadou</w:t>
+                <w:t xml:space="preserve">Christopher Jaroniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parth Raval</w:t>
+                <w:t xml:space="preserve">Alexandar Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Welton</w:t>
+                <w:t xml:space="preserve">W. Trent Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (29), pp.15997-16014. </w:t>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (12), pp.102053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c03997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2025.102053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162510v1</w:t>
+                <w:t xml:space="preserve">hal-05413694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron adsorption kinetics of microcrystalline cellulose and polymer resin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chemical Behavior and Local Structure of the Ruddlesden−Popper and Dion−Jacobson Alloyed Pb/Sn Bromide 2D Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Vasileiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parth Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lafon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Welton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c00021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (29), pp.15997-16014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c03997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088001v1</w:t>
+                <w:t xml:space="preserve">hal-04162510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining a Year-Long Chemical Degradation Process and Reaction Kinetics in Pristine and Defect-Passivated Lead Halide Perovskites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Boron adsorption kinetics of microcrystalline cellulose and polymer resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parth Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ruellou</w:t>
+                <w:t xml:space="preserve">Neethu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Trébosc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lama Hamdouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03803⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (15), pp.5384-5395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087996v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving atomic-scale interactions in non-fullerene acceptor organic solar cells with solidstate NMR spectroscopy, crystallographic modelling, and molecular dynamics simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Examining a Year-Long Chemical Degradation Process and Reaction Kinetics in Pristine and Defect-Passivated Lead Halide Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parth Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhifang Du</w:t>
+                <w:t xml:space="preserve">Mohammad Ali Akhavan Kazemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonghui Wang</w:t>
+                <w:t xml:space="preserve">Julie Ruellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202105943⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (7), pp.2904-2917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087965v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical exchange of labile protons by deuterium enables selective detection of pharmaceuticals in solid formulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Resolving atomic-scale interactions in non-fullerene acceptor organic solar cells with solidstate NMR spectroscopy, crystallographic modelling, and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin R. Luginbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parth Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonghui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC04585K⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (6), pp.2105943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202105943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104116v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding instability in formamidinium lead halide perovskites: kinetics of transformative reactions at grain and sub-grain boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chemical exchange of labile protons by deuterium enables selective detection of pharmaceuticals in solid formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Welton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parth Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (82), pp.11551-11554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC04585K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.2c00140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04087972v1</w:t>
+                <w:t xml:space="preserve">hal-04104116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable broad light emission from 3D &amp;quot;Hollow&amp;quot; Bromide Perovskites through Defect Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Understanding instability in formamidinium lead halide perovskites: kinetics of transformative reactions at grain and sub-grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parth Raval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiannon Kennard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Vasileiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clayton Dahlman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Spanopoulos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eve Mozur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c01727⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.1534-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.2c00140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102914v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces in metal halide perovskites probed by solid-state NMR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clayton J Dahlman</w:t>
+                <w:t xml:space="preserve">Tunable broad light emission from 3D &amp;quot;Hollow&amp;quot; Bromide Perovskites through Defect Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Spanopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik J Kubicki</w:t>
+                <w:t xml:space="preserve">Ido Hadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manjunatha Reddy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weijun Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peijun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mozur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TA03572J⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (18), pp.7069-7080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c01727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04104131v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Bulk‐Heterojunction Organic Solar Cells Processed from Green Solvent</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfaces in metal halide perovskites probed by solid-state NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alana L Dixon</w:t>
+                <w:t xml:space="preserve">Clayton J Dahlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Schopp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominik J Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjunatha Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202100213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (35), pp.19206-19244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TA03572J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04087935v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Insights into Bulk‐Heterojunction Organic Solar Cells Processed from Green Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M Mainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Vollbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alana L Dixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Schopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (8), pp.2100213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202100213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Understanding the High Performance of over 15% Efficiency in Single‐Junction Bulk Heterojunction Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akchheta Karki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Vollbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alana L Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Schopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (48), pp.1903868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.201903868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1555,168 +1689,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing atomic-level structure of photovoltaic materials using magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parth Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mariah Dawber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjunatha Reddy G N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée INFRANALYTICS : soutien aux industriels et à l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1863,51 +1997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schurko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Rienstra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jaroniec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Hansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trent Franks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Fu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quintero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Vasileiadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Raval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Welton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdouna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c00021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Akhavan Kazemi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ruellou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03803" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Luginbuhl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifang Du" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghui Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202105943" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reddy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC04585K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Kennard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Dahlman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spanopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c00140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Hadar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Ke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Guo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mozur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01727" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton J Dahlman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik J Kubicki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA03572J" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M Mainville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Vollbrecht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana L Dixon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Schopp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202100213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akchheta Karki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schrock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201903868" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mariah Dawber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy G N" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Fletcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siedah Hall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-026-01041-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schurko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Rienstra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jaroniec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Hansen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trent Franks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Fu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quintero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Vasileiadou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Raval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Welton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdouna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c00021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Akhavan Kazemi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ruellou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03803" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Luginbuhl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifang Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghui Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202105943" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reddy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC04585K" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Kennard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Dahlman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spanopoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c00140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Hadar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Ke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mozur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01727" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton J Dahlman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik J Kubicki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA03572J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M Mainville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Vollbrecht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana L Dixon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Schopp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202100213" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akchheta Karki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schrock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201903868" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mariah Dawber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy G N" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>